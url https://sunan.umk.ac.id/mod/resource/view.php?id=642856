--- v0 (2026-04-05)
+++ v1 (2026-10-09)
@@ -1,54 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="23B81238" w14:textId="423A49F3" w:rsidR="00847ECF" w:rsidRPr="00163B0B" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1881"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="50"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847ECF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Narrow" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -278,69 +280,58 @@
     </w:p>
     <w:p w14:paraId="2BA17EEB" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="009F2944" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D8ECDB1" w14:textId="0666E0DD" w:rsidR="00847ECF" w:rsidRPr="009F2944" w:rsidRDefault="000A0C4F" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Disusun</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> oleh</w:t>
+        <w:t>Disusun oleh</w:t>
       </w:r>
       <w:r w:rsidR="00847ECF" w:rsidRPr="009F2944">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A75F4B7" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="009F2944" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2944">
         <w:rPr>
@@ -639,63 +630,52 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F73E09E" w14:textId="3A1F29FA" w:rsidR="000A0C4F" w:rsidRDefault="000A0C4F" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kode Mata </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kode Mata Kuliah</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589A1EE1" w14:textId="24E291A0" w:rsidR="000A0C4F" w:rsidRDefault="000A0C4F" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="3"/>
         <w:rPr>
@@ -962,217 +942,167 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7396B42E" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="004B452A" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="778B4BAF" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="004B452A" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B452A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mengeta</w:t>
       </w:r>
       <w:r w:rsidR="00540E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>hui</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">hui dan </w:t>
+      </w:r>
       <w:r w:rsidR="00540E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> dan </w:t>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00540E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enyetujui</w:t>
+      </w:r>
+      <w:r w:rsidR="00540E41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00540E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...69 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kudus, Tgl-Bulan-Tahun</w:t>
+      </w:r>
       <w:r w:rsidRPr="004B452A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E365E5" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="004B452A" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ketua</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Program Studi</w:t>
+        <w:t>Ketua Program Studi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1182,86 +1112,74 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00540E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00540E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:tab/>
         <w:t>Penyusun/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Koordinator</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Koordinator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B452A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Penyusu</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6FC8DCA1" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="004B452A" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07C4EF8C" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2926866F" w14:textId="77777777" w:rsidR="00540E41" w:rsidRPr="00540E41" w:rsidRDefault="00540E41" w:rsidP="001877A1">
@@ -1566,176 +1484,123 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D11CEB4" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14185CC2" w14:textId="5DA607FE" w:rsidR="00847ECF" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Rencana</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Semester (RPS)</w:t>
+        <w:t>Rencana Pembelajaran Semester (RPS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B5F68A" w14:textId="77777777" w:rsidR="00D17548" w:rsidRPr="00540E41" w:rsidRDefault="00D17548" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05AB4C68" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="004B452A" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="179EE1AA" w14:textId="2F743EF2" w:rsidR="00847ECF" w:rsidRPr="00540E41" w:rsidRDefault="00163B0B" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="46" w:firstLine="6"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Deskripsi</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Deskripsi </w:t>
+      </w:r>
       <w:r w:rsidR="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Singkat</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Singkat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mata Kuliah</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4543ECDB" w14:textId="27D98FB1" w:rsidR="00540E41" w:rsidRDefault="00540E41" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="6" w:right="46" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
@@ -1819,275 +1684,160 @@
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>..........................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15283BB2" w14:textId="0CD5618F" w:rsidR="00D317EA" w:rsidRPr="000A0C4F" w:rsidRDefault="00540E41" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Capaian</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Capaian Pembelajaran</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00163B0B" w:rsidRPr="000A0C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lulusan (CPL), </w:t>
+      </w:r>
+      <w:r w:rsidR="00D317EA" w:rsidRPr="000A0C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capaian Pembelajaran </w:t>
+      </w:r>
+      <w:r w:rsidR="000F54DC" w:rsidRPr="000A0C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ata </w:t>
+      </w:r>
+      <w:r w:rsidR="000F54DC" w:rsidRPr="000A0C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
+        <w:t>uliah</w:t>
+      </w:r>
+      <w:r w:rsidR="00D317EA" w:rsidRPr="000A0C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A0C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D317EA" w:rsidRPr="000A0C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(CPMK)</w:t>
+      </w:r>
       <w:r w:rsidR="00163B0B" w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lulusan</w:t>
-[...174 lines deleted...]
-        <w:t xml:space="preserve"> M</w:t>
+        <w:t>, dan Sub-Capaian Pembelajaran M</w:t>
       </w:r>
       <w:r w:rsidR="00163B0B" w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">ata </w:t>
       </w:r>
       <w:r w:rsidR="00163B0B" w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00163B0B" w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2099,484 +1849,463 @@
       <w:r w:rsidR="00163B0B" w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Sub-CPMK)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D575DB2" w14:textId="6C6F205C" w:rsidR="008D3948" w:rsidRDefault="008D3948" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1170" w:right="46" w:firstLine="720"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8992" w:type="dxa"/>
+        <w:tblW w:w="8704" w:type="dxa"/>
         <w:tblInd w:w="363" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="806"/>
-        <w:gridCol w:w="2264"/>
+        <w:gridCol w:w="1945"/>
         <w:gridCol w:w="993"/>
-        <w:gridCol w:w="2067"/>
+        <w:gridCol w:w="1984"/>
         <w:gridCol w:w="993"/>
-        <w:gridCol w:w="1869"/>
+        <w:gridCol w:w="1983"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C07791" w:rsidRPr="00C07791" w14:paraId="40BD89E4" w14:textId="77777777" w:rsidTr="009F7E38">
-[...2 lines deleted...]
-            <w:tcW w:w="782" w:type="dxa"/>
+      <w:tr w:rsidR="00C07791" w:rsidRPr="00C07791" w14:paraId="40BD89E4" w14:textId="77777777" w:rsidTr="00042E11">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2E893CEA" w14:textId="0C677853" w:rsidR="00C07791" w:rsidRPr="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="43" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C07791">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Kode CPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2328" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="61F2A7A2" w14:textId="24EA7EA0" w:rsidR="00C07791" w:rsidRPr="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="43" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C07791">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Capaian Pembelajaran Lulusan (CPL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="943" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3515EEC2" w14:textId="100A193A" w:rsidR="00C07791" w:rsidRPr="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="43" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C07791">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Kode CPMK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="25755A73" w14:textId="5BD0C8C0" w:rsidR="00C07791" w:rsidRPr="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="43" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C07791">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Capaian Pembelajaran Mata Kuliah (CPMK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="943" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="221BBCAE" w14:textId="19AF3DED" w:rsidR="00C07791" w:rsidRPr="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="43" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C07791">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Kode Sub-CPMK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1D221CF4" w14:textId="5F9D8F83" w:rsidR="00C07791" w:rsidRPr="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="43" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C07791">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t>Sub-Capaian Pembelajaran Mata Kuliah (Sub-CPMK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C07791" w14:paraId="5929BF28" w14:textId="77777777" w:rsidTr="00C07791">
+      <w:tr w:rsidR="00C07791" w14:paraId="5929BF28" w14:textId="77777777" w:rsidTr="00042E11">
         <w:trPr>
           <w:trHeight w:val="1740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="782" w:type="dxa"/>
+            <w:tcW w:w="806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="425FD415" w14:textId="77777777" w:rsidR="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="46" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2328" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="715804D0" w14:textId="77777777" w:rsidR="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="46" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="943" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58BDA1F0" w14:textId="77777777" w:rsidR="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="46" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2108" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DFA501F" w14:textId="77777777" w:rsidR="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="46" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="943" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06E0B099" w14:textId="77777777" w:rsidR="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="46" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1888" w:type="dxa"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74E39075" w14:textId="77777777" w:rsidR="00C07791" w:rsidRDefault="00C07791" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="46" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A0B989E" w14:textId="57449E99" w:rsidR="008D3948" w:rsidRPr="00883282" w:rsidRDefault="008D3948" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BD5CE07" w14:textId="79BFB4D1" w:rsidR="00847ECF" w:rsidRPr="000A0C4F" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rancangan</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Rancangan Pembelajaran</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A0C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D927FBD" w14:textId="1C209363" w:rsidR="00847ECF" w:rsidRPr="000A0C4F" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblW w:w="8646" w:type="dxa"/>
         <w:tblInd w:w="416" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1163"/>
-        <w:gridCol w:w="1080"/>
-        <w:gridCol w:w="763"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A5151D" w:rsidRPr="00FA5562" w14:paraId="77D48BF1" w14:textId="77777777" w:rsidTr="009F7E38">
+      <w:tr w:rsidR="00A5151D" w:rsidRPr="00FA5562" w14:paraId="77D48BF1" w14:textId="77777777" w:rsidTr="00042E11">
         <w:trPr>
           <w:trHeight w:val="924"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54746F85" w14:textId="127DB465" w:rsidR="00F77635" w:rsidRDefault="00F77635" w:rsidP="00E328F5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2586,73 +2315,60 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5676F265" w14:textId="7E09AE66" w:rsidR="00A5151D" w:rsidRPr="00162379" w:rsidRDefault="00162379" w:rsidP="00E328F5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00162379">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Minggu</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Ke</w:t>
+              <w:t>Minggu Ke</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C3DF3B8" w14:textId="2F0B7214" w:rsidR="00A5151D" w:rsidRPr="00162379" w:rsidRDefault="00A5151D" w:rsidP="00E328F5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -2980,324 +2696,235 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C45D167" w14:textId="37C444B6" w:rsidR="00A5151D" w:rsidRPr="00162379" w:rsidRDefault="00162379" w:rsidP="00E328F5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bentuk</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Bentuk Pembelaj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00162379">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pembelaj</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00162379">
+              <w:t>aran,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58A17C5F" w14:textId="5081448D" w:rsidR="00A5151D" w:rsidRPr="00162379" w:rsidRDefault="00162379" w:rsidP="00E328F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>aran,</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00162379">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00162379">
+              <w:t>Metode Pembelajaran,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="289F3E55" w14:textId="027D45C2" w:rsidR="00A5151D" w:rsidRDefault="00162379" w:rsidP="00E328F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metode </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00162379">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Pembelajaran</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00162379">
+              <w:t>Penugasan Mahasiswa</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16358">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="289F3E55" w14:textId="027D45C2" w:rsidR="00A5151D" w:rsidRDefault="00162379" w:rsidP="00E328F5">
+              <w:t>, dan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="462D38C1" w14:textId="061C171A" w:rsidR="00BB2F2C" w:rsidRPr="00162379" w:rsidRDefault="00BB2F2C" w:rsidP="00E328F5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00162379">
+            <w:r w:rsidRPr="00C16358">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Modalitas Pembelajaran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8CA373" w14:textId="34F7606C" w:rsidR="00A5151D" w:rsidRPr="00162379" w:rsidRDefault="00A5151D" w:rsidP="00E328F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Penugasan</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00162379">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AF00FC4" w14:textId="0A2FB0DD" w:rsidR="00A5151D" w:rsidRPr="00162379" w:rsidRDefault="00162379" w:rsidP="00E328F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00162379">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mahasiswa</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00C16358">
+              <w:t>Penilaian</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED90D00" w14:textId="26086150" w:rsidR="00A5151D" w:rsidRPr="00162379" w:rsidRDefault="00A5151D" w:rsidP="00E328F5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, dan</w:t>
-[...119 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5151D" w:rsidRPr="00FA5562" w14:paraId="7B851393" w14:textId="77777777" w:rsidTr="009F7E38">
+      <w:tr w:rsidR="00A5151D" w:rsidRPr="00FA5562" w14:paraId="7B851393" w14:textId="77777777" w:rsidTr="00042E11">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30099FAD" w14:textId="2A7E8EF2" w:rsidR="00A5151D" w:rsidRPr="00162379" w:rsidRDefault="00A5151D" w:rsidP="00E328F5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3465,51 +3092,51 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00162379">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DB40DAA" w14:textId="5BF34E76" w:rsidR="00424DD6" w:rsidRDefault="00F77635" w:rsidP="00E328F5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3523,109 +3150,107 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Teknik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E0B9862" w14:textId="32796024" w:rsidR="00162379" w:rsidRPr="00162379" w:rsidRDefault="00F77635" w:rsidP="00E328F5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(8)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E681F48" w14:textId="1D3F5624" w:rsidR="00A5151D" w:rsidRPr="00162379" w:rsidRDefault="00162379" w:rsidP="00E328F5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00162379">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bobot</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162379" w:rsidRPr="00FA5562" w14:paraId="34A61618" w14:textId="77777777" w:rsidTr="00EC7DE5">
+      <w:tr w:rsidR="00162379" w:rsidRPr="00FA5562" w14:paraId="34A61618" w14:textId="77777777" w:rsidTr="00042E11">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B4CE983" w14:textId="77777777" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5562">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -3748,97 +3373,97 @@
           <w:p w14:paraId="6796936D" w14:textId="0F4934E5" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5562">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77E4E7AC" w14:textId="77777777" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5562">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2398B6B5" w14:textId="77777777" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162379" w:rsidRPr="00FA5562" w14:paraId="4836F7C1" w14:textId="77777777" w:rsidTr="00EC7DE5">
+      <w:tr w:rsidR="00162379" w:rsidRPr="00FA5562" w14:paraId="4836F7C1" w14:textId="77777777" w:rsidTr="00042E11">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62AA767A" w14:textId="77777777" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5562">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -3961,97 +3586,97 @@
           <w:p w14:paraId="0DC632AC" w14:textId="4D23E021" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5562">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21E4EC4E" w14:textId="77777777" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5562">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="664A3743" w14:textId="77777777" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162379" w:rsidRPr="00FA5562" w14:paraId="2CE5AA6E" w14:textId="77777777" w:rsidTr="00EC7DE5">
+      <w:tr w:rsidR="00162379" w:rsidRPr="00FA5562" w14:paraId="2CE5AA6E" w14:textId="77777777" w:rsidTr="00042E11">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FCB8EF6" w14:textId="77777777" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5562">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -4174,2404 +3799,3493 @@
           <w:p w14:paraId="149E7DCC" w14:textId="43C30501" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5562">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D08F432" w14:textId="77777777" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA5562">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B8D0AD7" w14:textId="77777777" w:rsidR="00A5151D" w:rsidRPr="00FA5562" w:rsidRDefault="00A5151D" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01C80D04" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72A7F7C4" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="004B452A" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59289386" w14:textId="77777777" w:rsidR="009A0CBC" w:rsidRDefault="009A0CBC" w:rsidP="001877A1">
+    <w:p w14:paraId="375010BA" w14:textId="77777777" w:rsidR="00C517AF" w:rsidRDefault="009A0CBC" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1434" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00C517AF" w:rsidSect="00471E1C">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1442" w:bottom="1418" w:left="1418" w:header="709" w:footer="848" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="59289386" w14:textId="4484D79A" w:rsidR="009A0CBC" w:rsidRDefault="009A0CBC" w:rsidP="001877A1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1434" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE692C4" w14:textId="7EA4272C" w:rsidR="004A3689" w:rsidRDefault="004A3689" w:rsidP="004A3689">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004A3689">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> CPL Mata Kuliah</w:t>
+        <w:t>Portofolio Penilaian CPL Mata Kuliah</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7FC8CE" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="004A3689" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+    <w:p w14:paraId="6D01C620" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRDefault="00DD02E0" w:rsidP="00DD02E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5573E124" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="008955F9" w:rsidRDefault="00DD02E0" w:rsidP="00DD02E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="46" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008955F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONTOH :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
-        <w:tblW w:w="8791" w:type="dxa"/>
-        <w:tblInd w:w="204" w:type="dxa"/>
+        <w:tblW w:w="13183" w:type="dxa"/>
+        <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="840"/>
+        <w:gridCol w:w="838"/>
         <w:gridCol w:w="862"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1507"/>
-        <w:gridCol w:w="2160"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="788"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="788"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="788"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w14:paraId="107DBC55" w14:textId="77777777" w:rsidTr="009F7E38">
-[...2 lines deleted...]
-            <w:tcW w:w="840" w:type="dxa"/>
+      <w:tr w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w14:paraId="6B615E24" w14:textId="77777777" w:rsidTr="0027397B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479C1203" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+          <w:p w14:paraId="59911624" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE5CA8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="496BC937" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+          <w:p w14:paraId="2E0B4AC8" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE5CA8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>CPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="471331CD" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+          <w:p w14:paraId="02409D1F" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE5CA8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>CPMK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="466A51C0" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+          <w:p w14:paraId="03D8662A" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE5CA8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(CLO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77CF0924" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+          <w:p w14:paraId="1FD3F9B5" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE5CA8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Sub-CPMK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C9E947A" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+          <w:p w14:paraId="221F51D0" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE5CA8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(LLO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4731" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCD0939" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+          <w:p w14:paraId="26926494" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="008955F9" w:rsidRDefault="00DD02E0" w:rsidP="00042E11">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DE5CA8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bentuk</w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="13E7A401" w14:textId="5212C895" w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w:rsidRDefault="009F7E38" w:rsidP="004A3689">
+              <w:t>Aspek Penilaian*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="592952F3" w14:textId="47A0448F" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(Sub-</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Deskripsi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE5CA8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bobot</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00082F40">
+              <w:t xml:space="preserve"> Penilaian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="216019EB" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="35"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE5CA8">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bobot </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ECF223C" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="35"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE5CA8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Sub-CPMK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w14:paraId="00972F85" w14:textId="77777777" w:rsidTr="0027397B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="388B7B1A" w14:textId="1D34A93E" w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+          <w:p w14:paraId="11657F25" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="59FE6BE3" w14:textId="67D159C3" w:rsidR="004A3689" w:rsidRPr="00DE5CA8" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCB6FDA" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE5CA8">
-[...37 lines deleted...]
-          <w:p w14:paraId="42AECCB0" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="009F7E38" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="008EEDFE" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="46EF648A" w14:textId="45C33572" w:rsidR="004A3689" w:rsidRPr="00735284" w:rsidRDefault="00B42F06" w:rsidP="004A3689">
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064CDD0E" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC902E8" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRDefault="00DD02E0" w:rsidP="009814DE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="68F0CB7C" w14:textId="6D1F7A52" w:rsidR="004A3689" w:rsidRPr="00735284" w:rsidRDefault="00E53D30" w:rsidP="004A3689">
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="338152AF" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRDefault="00DD02E0" w:rsidP="009814DE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="034DDA58" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRDefault="00DD02E0" w:rsidP="009814DE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBE227B" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRDefault="00DD02E0" w:rsidP="009814DE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053DB197" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRDefault="00DD02E0" w:rsidP="009814DE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD29D5D" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRDefault="00DD02E0" w:rsidP="009814DE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEBB267" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:sz w:val="24"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="78BB4D94" w14:textId="30F4B13D" w:rsidR="004A3689" w:rsidRPr="00735284" w:rsidRDefault="00E53D30" w:rsidP="004A3689">
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29280D69" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DE5CA8" w:rsidRDefault="00DD02E0" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F22E4" w:rsidRPr="00DE5CA8" w14:paraId="782362C3" w14:textId="77777777" w:rsidTr="0027397B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4306A189" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="00A7394E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7E38">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="706FE2A7" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="00A7394E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>CPL 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F571CD4" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="00A7394E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CPMK 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF9A3BF" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="00A7394E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Sub-CPMK 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="588560FF" w14:textId="0167FA1C" w:rsidR="004A3689" w:rsidRPr="009F7E38" w:rsidRDefault="00735284" w:rsidP="004A3689">
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530B88BD" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8996E5" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-2046" w:right="0" w:firstLine="1689"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="456EC009" w14:textId="621375BB" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="00C37275" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C9E206" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF0E855" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="280DCACA" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34296CEB" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tugas-1: </w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="2C3C4C1F" w14:textId="502CBE8B" w:rsidR="004A3689" w:rsidRPr="009F7E38" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+              <w:t>Tugas-1: …</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CEFF42" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="00A7394E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F7E38">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2040FB69" w14:textId="73F57671" w:rsidR="004A3689" w:rsidRPr="009F7E38" w:rsidRDefault="00082F40" w:rsidP="004A3689">
+              <w:t>15%</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F22E4" w:rsidRPr="00DE5CA8" w14:paraId="7F7F4830" w14:textId="77777777" w:rsidTr="0027397B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0090C03D" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7E38">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="3E020E8A" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="009F7E38" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+              <w:t>3-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2B9F21" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F7E38">
-[...11 lines deleted...]
-            <w:tcW w:w="862" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="6FF48D7C" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="00735284" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40848CF5" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="13E4C795" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="00735284" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38205B63" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="4AC96A95" w14:textId="5725E59F" w:rsidR="004A3689" w:rsidRPr="00735284" w:rsidRDefault="00E53D30" w:rsidP="004A3689">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sub-CPMK 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5EAA46" w14:textId="4B969223" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="00C37275" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C37275">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B719F1" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-2046" w:right="0" w:firstLine="1689"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="196B1C94" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D340E11" w14:textId="3A624B61" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="00C37275" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sub-CPMK 2</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="308C3496" w14:textId="6AD5ACDF" w:rsidR="004A3689" w:rsidRPr="009F7E38" w:rsidRDefault="00735284" w:rsidP="004A3689">
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="110C73C7" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C2455A" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EB600B" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FD4DAF">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Aktifitas Partisipatif</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tugas-2: </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="0DCA3184" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="009F7E38" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+              <w:t>: …</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68D0515F" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quiz</w:t>
+            </w:r>
             <w:r w:rsidRPr="009F7E38">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kuis</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>: Soal Esay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="20DA5252" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="009F7E38" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F7D3A6" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7E38">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7294E48F" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="009F7E38" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F22E4" w:rsidRPr="00DE5CA8" w14:paraId="1B790641" w14:textId="77777777" w:rsidTr="0027397B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5101652E" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F7E38">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="55113ACF" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="009F7E38" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+              <w:t>5-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D936669" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F7E38">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="455F9F15" w14:textId="490D8BEF" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+              <w:t>CPL 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACC95AC" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5-7</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="0066B463" w14:textId="530281E4" w:rsidR="00D1417E" w:rsidRPr="00735284" w:rsidRDefault="00B42F06" w:rsidP="004A3689">
+              <w:t>CPMK 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7596C4EB" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>CPL 4</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="7F22DF93" w14:textId="0234732F" w:rsidR="00D1417E" w:rsidRPr="00735284" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+              <w:t>Sub-CPMK 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="340D589E" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0D78F1" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-2046" w:right="0" w:firstLine="1689"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>CPMK 2</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="77E811A5" w14:textId="57150D89" w:rsidR="00D1417E" w:rsidRPr="00735284" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E5A3B2" w14:textId="3648E159" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="00C37275" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sub-CPMK 3</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="50DDB075" w14:textId="4E481C99" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+              <w:t>15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC5BE19" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="031ACE81" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3670E36F" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D1F87D" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tugas-3: </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="63C749F3" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+              <w:t>Tugas-3: …</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D825162" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7E38">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-          <w:p w14:paraId="6F6CDA1F" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F22E4" w:rsidRPr="00DE5CA8" w14:paraId="3D10D21A" w14:textId="77777777" w:rsidTr="0027397B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF1A370" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7E38">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="0E8B80B0" w14:textId="7E8E14B2" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D17BF87" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F7E38">
-[...11 lines deleted...]
-            <w:tcW w:w="862" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="18D49716" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="00735284" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="031B6E98" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EB4F4D8" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="00735284" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6E7ACF" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="6F21D1BE" w14:textId="0A558A80" w:rsidR="00D1417E" w:rsidRPr="00735284" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sub-CPMK 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6A3CE0" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AE60E0" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-2046" w:right="0" w:firstLine="1689"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C742D3" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="745B5D22" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7010E24D" w14:textId="65240193" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="00C37275" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sub-CPMK 4</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="6E0BF47F" w14:textId="46D41A9B" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00192CCA" w:rsidP="004A3689">
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C6950A" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27507E38" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kuis</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00D1417E" w:rsidRPr="009F7E38">
+              <w:t>UTS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7E38">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: Soal Esay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BAF9EED" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6577B969" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7E38">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-          <w:p w14:paraId="7B70CE6C" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="004A3689">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F22E4" w:rsidRPr="00DE5CA8" w14:paraId="6A8120FD" w14:textId="77777777" w:rsidTr="0027397B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49590AEF" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7E38">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="38BC7114" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="00735284">
+              <w:t>9-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78054458" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F7E38">
-[...14 lines deleted...]
-          <w:p w14:paraId="304AD180" w14:textId="2D91CB1A" w:rsidR="00D1417E" w:rsidRPr="00735284" w:rsidRDefault="00D1417E" w:rsidP="00735284">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1BD5C8" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="4153EF0C" w14:textId="178587E1" w:rsidR="00D1417E" w:rsidRPr="00735284" w:rsidRDefault="00D1417E" w:rsidP="00735284">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CPMK 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE55690" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00735284">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>CPMK 3</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="4C066724" w14:textId="27ECC4BA" w:rsidR="00D1417E" w:rsidRPr="00735284" w:rsidRDefault="00D1417E" w:rsidP="00735284">
+              <w:t>Sub-CPMK 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C36A45D" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="274C334B" w14:textId="20E6758F" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="00C37275" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31587DDE" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE17B47" w14:textId="23300786" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="00C37275" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27430D2A" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="525CCAD7" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDE77FD" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7E38">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kuis: Soal Essay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DAE159B" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4DAF">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Hasil Project: …….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC4C331" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7E38">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F22E4" w:rsidRPr="00DE5CA8" w14:paraId="56ED6C94" w14:textId="77777777" w:rsidTr="0027397B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DB8337" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7E38">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E45D81A" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CPL 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388058DA" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00735284">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sub-CPMK 5</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2BC0A0C5" w14:textId="1CC8E3BE" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="00CB7C8E">
+              <w:t>CPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>K 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDD8341" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00735284" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00735284">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sub-CPMK 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03012936" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E96B2DD" w14:textId="7774FE41" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="00C37275" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5658B59B" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243BECAD" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F37BDF" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="789" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE3D760" w14:textId="387CA197" w:rsidR="003F22E4" w:rsidRPr="00C37275" w:rsidRDefault="00C37275" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="357"/>
               <w:contextualSpacing/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009F7E38">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kuis</w:t>
-[...56 lines deleted...]
-          <w:p w14:paraId="309D111F" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="00735284">
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCA7503" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F7E38">
+            <w:r w:rsidRPr="00FD4DAF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="14A6B03A" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="00735284">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Hasil Project: …..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F7C6BD" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="center"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="59C34C01" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="00735284">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>UAS :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>……</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A721DC9" w14:textId="77777777" w:rsidR="003F22E4" w:rsidRPr="009F7E38" w:rsidRDefault="003F22E4" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7E38">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="34479F47" w14:textId="77777777" w:rsidR="00D1417E" w:rsidRPr="009F7E38" w:rsidRDefault="00D1417E" w:rsidP="00735284">
+              <w:t>35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C559D" w:rsidRPr="00DE5CA8" w14:paraId="45EFAB63" w14:textId="77777777" w:rsidTr="0027397B">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11624" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6B4B52" w14:textId="77777777" w:rsidR="005C559D" w:rsidRPr="00FD4DAF" w:rsidRDefault="005C559D" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009F7E38">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4DAF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="5680DF9E" w14:textId="0B0B0F9E" w:rsidR="006E36C9" w:rsidRPr="009F7E38" w:rsidRDefault="006E36C9" w:rsidP="006E36C9">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="483575A9" w14:textId="77777777" w:rsidR="005C559D" w:rsidRPr="009F7E38" w:rsidRDefault="005C559D" w:rsidP="005C559D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F7E38">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>11-16</w:t>
-[...295 lines deleted...]
-              <w:t>100</w:t>
+              <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03E18147" w14:textId="0EB1884E" w:rsidR="004A3689" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+    <w:p w14:paraId="168ECA63" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRDefault="00DD02E0" w:rsidP="00DD02E0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BC6E0A4" w14:textId="77777777" w:rsidR="004A3689" w:rsidRPr="00FB4B31" w:rsidRDefault="004A3689" w:rsidP="004A3689">
+    <w:p w14:paraId="621A9B11" w14:textId="5EE6FD03" w:rsidR="00DD02E0" w:rsidRPr="002E2175" w:rsidRDefault="00DD02E0" w:rsidP="007734EE">
+      <w:pPr>
+        <w:ind w:left="284" w:right="46" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD4DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keterangan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pilihan Aspek </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FD4DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Penilaian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FD4DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Aktivitas Partisipatif; 2. Hasil Proyek; 3. Tugas; 4. Quiz; 5. UTS; 6. UAS</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2175">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00135761">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2175">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA02E4">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA02E4" w:rsidRPr="00DA02E4">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>iisi dalam bentu</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA02E4">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA02E4" w:rsidRPr="00DA02E4">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prosentase</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA02E4">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, untuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA02E4" w:rsidRPr="00DA02E4">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135761">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">l bobot penilaian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA02E4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aktivitas partisipatif</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135761">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA02E4">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/atau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135761">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA02E4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hasil proyek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135761">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimal 50%</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2175" w:rsidRPr="00135761">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BBB9D0" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="009A0CBC" w:rsidRDefault="00DD02E0" w:rsidP="00DD02E0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="46" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C7722C" w14:textId="77777777" w:rsidR="00DD02E0" w:rsidRPr="00DD02E0" w:rsidRDefault="00DD02E0" w:rsidP="00DD02E0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10B7D469" w14:textId="2EAA1192" w:rsidR="00847ECF" w:rsidRPr="00FB4B31" w:rsidRDefault="008A7DFB" w:rsidP="00FB4B31">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FB4B31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referensi</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="38D36D26" w14:textId="762EBE0C" w:rsidR="00DE5CA8" w:rsidRPr="009F7E38" w:rsidRDefault="00947A15" w:rsidP="009F7E38">
+    <w:p w14:paraId="7E46B019" w14:textId="46B7B182" w:rsidR="00C517AF" w:rsidRPr="006F2AC8" w:rsidRDefault="00947A15" w:rsidP="009F7E38">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="46" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00DE5CA8" w:rsidRPr="009F7E38" w:rsidSect="00471E1C">
-[...3 lines deleted...]
-          <w:pgMar w:top="1418" w:right="1442" w:bottom="1418" w:left="1418" w:header="709" w:footer="848" w:gutter="0"/>
+        <w:sectPr w:rsidR="00C517AF" w:rsidRPr="006F2AC8" w:rsidSect="00C517AF">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+          <w:pgMar w:top="1442" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="848" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006F2AC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rancangan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009F7E38">
+      <w:r w:rsidR="009F7E38" w:rsidRPr="006F2AC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C559D" w:rsidRPr="006F2AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aspek Penilaian</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79073896" w14:textId="04B05333" w:rsidR="003B48EF" w:rsidRPr="00D679FD" w:rsidRDefault="00947A15" w:rsidP="009F7E38">
+    <w:p w14:paraId="79073896" w14:textId="4F311507" w:rsidR="003B48EF" w:rsidRPr="00D679FD" w:rsidRDefault="00947A15" w:rsidP="009F7E38">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RANCANGAN</w:t>
       </w:r>
       <w:r w:rsidR="003B48EF" w:rsidRPr="00D679FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TUGAS</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7AC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ASPEK PENILAIAN</w:t>
       </w:r>
       <w:r w:rsidR="009E13DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> SUB-CPMK 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2512D5B2" w14:textId="77777777" w:rsidR="003B48EF" w:rsidRPr="00D679FD" w:rsidRDefault="003B48EF" w:rsidP="001877A1">
+    <w:p w14:paraId="2512D5B2" w14:textId="1C918A98" w:rsidR="003B48EF" w:rsidRPr="00D679FD" w:rsidRDefault="003B7AC7" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.....................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5E025DD6" w14:textId="09E1139B" w:rsidR="00803C0E" w:rsidRDefault="00A43167" w:rsidP="001877A1">
+    <w:p w14:paraId="5E025DD6" w14:textId="6681CBB3" w:rsidR="00803C0E" w:rsidRDefault="00A43167" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t>Tujuan Tugas</w:t>
+        <w:t xml:space="preserve">Tujuan </w:t>
+      </w:r>
+      <w:r w:rsidR="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Penilaian</w:t>
       </w:r>
       <w:r w:rsidR="00F16A54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB9D34A" w14:textId="77777777" w:rsidR="00F16A54" w:rsidRPr="00F16A54" w:rsidRDefault="00F16A54" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5872CC65" w14:textId="176E5EAD" w:rsidR="00AF5179" w:rsidRPr="009E13DB" w:rsidRDefault="00AF5179" w:rsidP="001877A1">
+    <w:p w14:paraId="5872CC65" w14:textId="34BF4964" w:rsidR="00AF5179" w:rsidRPr="009E13DB" w:rsidRDefault="00AF5179" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009E13DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Uraian</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Uraian </w:t>
+      </w:r>
+      <w:r w:rsidR="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Penilaian</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2DA03FCD" w14:textId="5C083ABF" w:rsidR="00AF5179" w:rsidRDefault="00AF5179" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2340"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="22" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metode/Cara </w:t>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Metode/Cara Pengerjaan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D103A1" w14:textId="65FA4C66" w:rsidR="00803C0E" w:rsidRDefault="00AF5179" w:rsidP="00D17548">
+    <w:p w14:paraId="21D103A1" w14:textId="745A592E" w:rsidR="00803C0E" w:rsidRPr="006F2AC8" w:rsidRDefault="00AF5179" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2340"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="22" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Tugas:</w:t>
+      <w:r w:rsidRPr="006F2AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luaran </w:t>
+      </w:r>
+      <w:r w:rsidR="005C559D" w:rsidRPr="006F2AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Penilaian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E51CFAD" w14:textId="77777777" w:rsidR="00F16A54" w:rsidRPr="00F16A54" w:rsidRDefault="00F16A54" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2340" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0318035A" w14:textId="3A99FBEB" w:rsidR="00AF5179" w:rsidRDefault="00AF5179" w:rsidP="001877A1">
+    <w:p w14:paraId="0318035A" w14:textId="142C154A" w:rsidR="00AF5179" w:rsidRDefault="001B31E6" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Bentuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5179">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Penilaian</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="40622FF3" w14:textId="46D78EA8" w:rsidR="00AF5179" w:rsidRDefault="00424DD6" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="22" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teknik</w:t>
       </w:r>
@@ -6584,62 +7298,52 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335189F2" w14:textId="451ADCD9" w:rsidR="00AF5179" w:rsidRDefault="00424DD6" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="22" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Bobot</w:t>
+      </w:r>
       <w:r w:rsidR="00AF5179">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   %</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B90819" w14:textId="3268F291" w:rsidR="00424DD6" w:rsidRPr="00A43167" w:rsidRDefault="00424DD6" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -6648,71 +7352,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="081D0B36" w14:textId="5B516A0D" w:rsidR="003B48EF" w:rsidRDefault="00424DD6" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rubrik </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Rubrik Holistik)</w:t>
+        <w:t>Rubrik Penilaian (Rubrik Holistik)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF1F657" w14:textId="09E8FB1B" w:rsidR="00424DD6" w:rsidRDefault="00424DD6" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1705"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="5891"/>
       </w:tblGrid>
@@ -6765,122 +7449,89 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Skor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5891" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19DBD673" w14:textId="71536FAF" w:rsidR="00424DD6" w:rsidRDefault="00424DD6" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kriteria</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kriteria Penilaian</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00424DD6" w:rsidRPr="00424DD6" w14:paraId="5039BC21" w14:textId="77777777" w:rsidTr="00A43167">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E17451C" w14:textId="2D8A1857" w:rsidR="00424DD6" w:rsidRPr="00424DD6" w:rsidRDefault="00424DD6" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424DD6">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sangat </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sangat kurang</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DC3142B" w14:textId="25D498AD" w:rsidR="00424DD6" w:rsidRPr="00424DD6" w:rsidRDefault="00424DD6" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424DD6">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -6980,61 +7631,59 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00424DD6" w:rsidRPr="00424DD6" w14:paraId="43510358" w14:textId="77777777" w:rsidTr="00A43167">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="542BC6BA" w14:textId="29B3BD53" w:rsidR="00424DD6" w:rsidRPr="00424DD6" w:rsidRDefault="00424DD6" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00424DD6">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cukup</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E739F2B" w14:textId="6F72F41D" w:rsidR="00424DD6" w:rsidRPr="00424DD6" w:rsidRDefault="00424DD6" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424DD6">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -7517,71 +8166,59 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kurang </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="747DD100" w14:textId="0B4309CF" w:rsidR="00836231" w:rsidRPr="00836231" w:rsidRDefault="00836231" w:rsidP="001877A1">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00836231">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Cukup</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Cukup </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19C7D7C7" w14:textId="25DBFBE1" w:rsidR="00836231" w:rsidRPr="00836231" w:rsidRDefault="00836231" w:rsidP="001877A1">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00836231">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
@@ -8432,333 +9069,359 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F8633D3" w14:textId="3C73AF83" w:rsidR="00F16A54" w:rsidRDefault="00F16A54" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EC49DC5" w14:textId="60F3045A" w:rsidR="009E13DB" w:rsidRPr="00D679FD" w:rsidRDefault="009E13DB" w:rsidP="001877A1">
+    <w:p w14:paraId="2243FFC0" w14:textId="2062DA31" w:rsidR="003B7AC7" w:rsidRPr="00D679FD" w:rsidRDefault="003B7AC7" w:rsidP="003B7AC7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RANCANGAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00D679FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TUGAS</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SUB-CPMK 2</w:t>
+        <w:t>ASPEK PENILAIAN SUB-CPMK 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E54B8F" w14:textId="77777777" w:rsidR="009E13DB" w:rsidRPr="00D679FD" w:rsidRDefault="009E13DB" w:rsidP="001877A1">
+    <w:p w14:paraId="25B731CF" w14:textId="77777777" w:rsidR="003B7AC7" w:rsidRPr="00D679FD" w:rsidRDefault="003B7AC7" w:rsidP="003B7AC7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.....................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2290813F" w14:textId="0977AC31" w:rsidR="009E13DB" w:rsidRDefault="00F16A54" w:rsidP="001877A1">
+    <w:p w14:paraId="27E54B8F" w14:textId="77777777" w:rsidR="009E13DB" w:rsidRPr="00D679FD" w:rsidRDefault="009E13DB" w:rsidP="001877A1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="22" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2290813F" w14:textId="0A1D1FF9" w:rsidR="009E13DB" w:rsidRDefault="00F16A54" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22" w:hanging="1710"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t>Tujuan Tugas:</w:t>
+        <w:t xml:space="preserve">Tujuan </w:t>
+      </w:r>
+      <w:r w:rsidR="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Penilaian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F158A46" w14:textId="77777777" w:rsidR="00F16A54" w:rsidRPr="006361F0" w:rsidRDefault="00F16A54" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08BC7E8B" w14:textId="4F93AA21" w:rsidR="009E13DB" w:rsidRPr="009E13DB" w:rsidRDefault="009E13DB" w:rsidP="001877A1">
+    <w:p w14:paraId="08BC7E8B" w14:textId="7C377D5A" w:rsidR="009E13DB" w:rsidRPr="009E13DB" w:rsidRDefault="009E13DB" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22" w:hanging="1710"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009E13DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Uraian</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Uraian </w:t>
+      </w:r>
+      <w:r w:rsidR="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Penilaian</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="424F5E4E" w14:textId="18AD14DA" w:rsidR="009E13DB" w:rsidRPr="009E13DB" w:rsidRDefault="009E13DB" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22" w:hanging="2700"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E13DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metode/Cara </w:t>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Metode/Cara Pengerjaan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6466C68A" w14:textId="0BB92419" w:rsidR="009E13DB" w:rsidRDefault="009E13DB" w:rsidP="001877A1">
+    <w:p w14:paraId="6466C68A" w14:textId="5BAFCEB3" w:rsidR="009E13DB" w:rsidRPr="006F2AC8" w:rsidRDefault="009E13DB" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22" w:hanging="2700"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Tugas:</w:t>
+      <w:r w:rsidRPr="006F2AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luaran </w:t>
+      </w:r>
+      <w:r w:rsidR="005C559D" w:rsidRPr="006F2AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Penilaian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58AA904C" w14:textId="77777777" w:rsidR="00F16A54" w:rsidRPr="00F16A54" w:rsidRDefault="00F16A54" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3240" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55DB95BE" w14:textId="42D9FD19" w:rsidR="009E13DB" w:rsidRPr="009E13DB" w:rsidRDefault="009E13DB" w:rsidP="001877A1">
+    <w:p w14:paraId="55DB95BE" w14:textId="3F43FD16" w:rsidR="009E13DB" w:rsidRPr="009E13DB" w:rsidRDefault="001B31E6" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22" w:hanging="1710"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009E13DB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bentuk </w:t>
+      </w:r>
+      <w:r w:rsidR="009E13DB" w:rsidRPr="009E13DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Penilaian</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="11DD9F29" w14:textId="0C1623D1" w:rsidR="009E13DB" w:rsidRDefault="00836231" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22" w:hanging="2700"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -8773,60 +9436,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA36405" w14:textId="19E34293" w:rsidR="009E13DB" w:rsidRPr="009E13DB" w:rsidRDefault="00836231" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22" w:hanging="2700"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bobot</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009E13DB" w:rsidRPr="009E13DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    %</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC79B95" w14:textId="6E9233CE" w:rsidR="00836231" w:rsidRPr="00F16A54" w:rsidRDefault="009E13DB" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -8852,92 +9513,61 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A883B7" w14:textId="766714D6" w:rsidR="00836231" w:rsidRDefault="00836231" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rubrik </w:t>
-[...29 lines deleted...]
-        <w:t>Holistik)</w:t>
+        <w:t>Rubrik Penilaian (Rubrik Holistik)</w:t>
       </w:r>
       <w:r w:rsidR="00FC672B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="59D1BC20" w14:textId="77777777" w:rsidR="00836231" w:rsidRDefault="00836231" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="5891"/>
       </w:tblGrid>
       <w:tr w:rsidR="00836231" w14:paraId="6FA14C2D" w14:textId="77777777" w:rsidTr="00F16A54">
@@ -8989,122 +9619,89 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Skor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5891" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19B5D461" w14:textId="77777777" w:rsidR="00836231" w:rsidRDefault="00836231" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kriteria</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kriteria Penilaian</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00836231" w:rsidRPr="00424DD6" w14:paraId="22CAE673" w14:textId="77777777" w:rsidTr="00F16A54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19F44A5E" w14:textId="77777777" w:rsidR="00836231" w:rsidRPr="00424DD6" w:rsidRDefault="00836231" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424DD6">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sangat </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sangat kurang</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD5C0E7" w14:textId="77777777" w:rsidR="00836231" w:rsidRPr="00424DD6" w:rsidRDefault="00836231" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424DD6">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9204,61 +9801,59 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00836231" w:rsidRPr="00424DD6" w14:paraId="0D264D5C" w14:textId="77777777" w:rsidTr="00F16A54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D177B1" w14:textId="77777777" w:rsidR="00836231" w:rsidRPr="00424DD6" w:rsidRDefault="00836231" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00424DD6">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cukup</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79E9A2A1" w14:textId="77777777" w:rsidR="00836231" w:rsidRPr="00424DD6" w:rsidRDefault="00836231" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="22" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424DD6">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9721,71 +10316,59 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kurang </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27C7BE8C" w14:textId="77777777" w:rsidR="00836231" w:rsidRPr="00836231" w:rsidRDefault="00836231" w:rsidP="001877A1">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00836231">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Cukup</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Cukup </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34E5CCB0" w14:textId="77777777" w:rsidR="00836231" w:rsidRPr="00836231" w:rsidRDefault="00836231" w:rsidP="001877A1">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00836231">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
@@ -10544,282 +11127,102 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0D0359" w14:textId="0846226F" w:rsidR="00847ECF" w:rsidRPr="00FC672B" w:rsidRDefault="00FC672B" w:rsidP="001877A1">
+    <w:p w14:paraId="5E0D0359" w14:textId="05A25999" w:rsidR="00847ECF" w:rsidRPr="00FC672B" w:rsidRDefault="009814DE" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="824"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC672B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Keterangan</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC672B">
+        <w:t xml:space="preserve">*) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC672B" w:rsidRPr="00FC672B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">: *) </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC672B">
+        <w:t>Keterangan: Untuk rubri</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC672B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Untuk</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC672B">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC672B" w:rsidRPr="00FC672B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...176 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> penilaian boleh menggunakan salah satu atau keduanya</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="34464573" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="004B452A" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06E317A2" w14:textId="5BEDE8AF" w:rsidR="00847ECF" w:rsidRPr="004B452A" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -10869,64 +11272,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B8277FD" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="004B452A" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37420EC9" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AED2E2F" w14:textId="2D710341" w:rsidR="00847ECF" w:rsidRDefault="00546563" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546563">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CARA PENGISIAN RPS</w:t>
@@ -10983,748 +11372,270 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SINGKAT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MATA KULIAH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3895DBFB" w14:textId="30C24010" w:rsidR="00847ECF" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="446" w:right="29" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B452A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Diisi</w:t>
-[...46 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Diisi dengan deskripsi </w:t>
+      </w:r>
       <w:r w:rsidR="00437D1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>singkat</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">singkat </w:t>
+      </w:r>
       <w:r w:rsidR="009B4B55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mata</w:t>
-[...170 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>mata kuliah, capaian pembelajaran mata kuliah, dan bahan kajian/materi perkuliahan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6824F1B7" w14:textId="2C986C8B" w:rsidR="00847ECF" w:rsidRPr="004B452A" w:rsidRDefault="00437D1F" w:rsidP="00D17548">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="0" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPAIAN PEMBELAJARAN (CPL), CAPAIAN PEMBELAJARAN MATA KULIAH (CPMK), SUB-CAPAIAN PEMBELAJARAN MATA KULIAH (SUB-CPMK)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1114B562" w14:textId="7F24F4CC" w:rsidR="00030344" w:rsidRPr="00437D1F" w:rsidRDefault="003E6B42" w:rsidP="00D17548">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:right="29" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00437D1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Diisi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Diisi dengan </w:t>
+      </w:r>
+      <w:r w:rsidR="00546563" w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00847ECF" w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apaian Pembelajaran </w:t>
+      </w:r>
       <w:r w:rsidRPr="00437D1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Lulusan (CPL), Capaian Pembelajaran Mata K</w:t>
+      </w:r>
+      <w:r w:rsidR="00847ECF" w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uliah</w:t>
+      </w:r>
+      <w:r w:rsidR="00494AC1" w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CPMK)</w:t>
+      </w:r>
+      <w:r w:rsidR="00847ECF" w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dan Sub-Capaian Pembelajaran Mata Kuliah</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sub-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>CPMK)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. CPL dan CPMK </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>disiapkan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00437D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh Program S</w:t>
+      </w:r>
+      <w:r w:rsidR="00762A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tudi, sedangkan Sub-CPMK dirumuskan</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00437D1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dengan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">oleh dosen pengampu </w:t>
+      </w:r>
+      <w:r w:rsidR="00762A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mata kuliah </w:t>
+      </w:r>
       <w:r w:rsidRPr="00437D1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...369 lines deleted...]
-        <w:t xml:space="preserve"> oleh Program Studi. </w:t>
+        <w:t xml:space="preserve">dan disetujui oleh Program Studi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA5F20D" w14:textId="77777777" w:rsidR="00D17548" w:rsidRDefault="00CD71CA" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="43"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16A54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -11746,1444 +11657,266 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="548462AD" w14:textId="1F43C8EC" w:rsidR="00CD71CA" w:rsidRPr="00D17548" w:rsidRDefault="00CD71CA" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="43" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Capaian Pembelajaran Lulusan (CPL) </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>disusun</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>disusun oleh unit pengelola program studi</w:t>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pengelola</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dengan melibatkan</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00AF3178">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> program </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>pemangku kepentingan dan/atau</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00AF3178">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>studi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dunia usaha, dunia industri, dan dunia kerja</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPL </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>mencakup kompetensi yang meliputi:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3BDB" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00073EFC" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>penguasaan ilmu pengetahuan dan teknologi,</w:t>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>kecakapan/keterampilan spesifik dan aplikasinya untuk 1</w:t>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00AF3178" w:rsidRPr="00AF3178">
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pemangku</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>(satu) atau sekumpulan bidang keilmuan tertentu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kecakapan umum yang dibutuhkan sebagai dasar untuk penguasaan ilmu pengetahuan dan teknologi serta bidang kerja yang relevan</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pengetahuan dan keterampilan yang dibutuhkan untuk dunia kerja dan/atau melanjutkan studi pada jenjang yang lebih tinggi ataupun untuk mendapatkan sertifikat profesi</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 4) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kemampuan intelektual untuk berpikir secara</w:t>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> mandiri dan</w:t>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="BookmanOldStyle" w:hAnsi="BookmanOldStyle"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dan/</w:t>
-[...1262 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>kritis sebagai pembelajar sepanjang hayat</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rumusan CPL </w:t>
       </w:r>
       <w:r w:rsidR="00AF3178" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>memperhatikan visi dan misi perguruan tinggi, kerangka kualifikasi nasional Indonesia (KKNI), perkembangan ilmi pengetahuan dan teknologi, kebutuhan kompetensi kerja dari dunia kerja, ranah keilmuan program studi, kompetensi utama lulusan program studi, dan kurikulum program studi sejenis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D0D335F" w14:textId="77777777" w:rsidR="00762A00" w:rsidRPr="00762A00" w:rsidRDefault="00762A00" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -13270,405 +12003,112 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>umusan Capaian Pemb</w:t>
       </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>elajaran Mata Kuliah (CPMK)</w:t>
       </w:r>
       <w:r w:rsidR="00CD71CA" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> merupakan uraian spesifik turunan dari CPL yang dibebankan pada mata kuliah. Rumusan CPMK harus </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CD71CA" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mengandung</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CD71CA" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CD71CA" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>unsur-unsur</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>unsur-unsur kemampuan dan materi pembelajaran yang dipilih dan</w:t>
+      </w:r>
       <w:r w:rsidR="00CD71CA" w:rsidRPr="00D17548">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD71CA" w:rsidRPr="00D17548">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>di tetapkan tingkat kedalaman dan keluasannya sesuai dengan CPL</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD71CA" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CD71CA" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kemampuan</w:t>
-[...305 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>yang dibebankan pada mata kuliah tersebut.</w:t>
       </w:r>
       <w:r w:rsidR="00CD71CA" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0FEF1C" w14:textId="77777777" w:rsidR="00762A00" w:rsidRDefault="00762A00" w:rsidP="001877A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13726,576 +12166,130 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Sub-Capaian Pembelajaran Mata Kuliah (Sub-CPMK)</w:t>
       </w:r>
       <w:r w:rsidR="00073EFC" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>merupakan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>merupakan rumusan kemampuan akhir yang direncanakan</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>pada tiap tahap pembelajaran yang bersifat spesifik dan dapat diukur,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rumusan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>serta didemonstrasikan pada akhir proses pembelajaran. Sub-CPMK</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>dirumuskan dari rumusan CPMK yang diharapkan secara akumulatif</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kemampuan</w:t>
-[...476 lines deleted...]
-        <w:t xml:space="preserve"> CPL.</w:t>
+        <w:t>berkontribusi terhadap pencapaian CPL.</w:t>
       </w:r>
       <w:r w:rsidR="00F403F0" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8CDA27" w14:textId="77777777" w:rsidR="00D17548" w:rsidRDefault="007107FA" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="43" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-ID"/>
@@ -14316,789 +12310,199 @@
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CPMK dan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007107FA">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sub-CPMK </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>menggunakan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007107FA">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kata </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> kata kerja tindakan (</w:t>
+      </w:r>
       <w:r w:rsidRPr="007107FA">
         <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>action verb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007107FA">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kerja</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
       <w:r w:rsidRPr="007107FA">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>karena hal tersebut berkaitan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007107FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007107FA">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tindakan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dengan level kualifikasi lulusan, pengukuran dan pencapaian CPL.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="007107FA">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kata kerja tindakan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(kata kerja operasional) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007107FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dapat menggunakan rumusan kawasan kognitif </w:t>
+      </w:r>
+      <w:r w:rsidR="00F403F0" w:rsidRPr="007107FA">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...425 lines deleted...]
-        <w:t xml:space="preserve"> Bloom.</w:t>
+        <w:t>Taxonomi Bloom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E09674" w14:textId="6F99D159" w:rsidR="00073EFC" w:rsidRDefault="00073EFC" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="43" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00073EFC">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Penjabaran</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Penjabaran CPL yang dibebankan pada mata kuliah menjadi CPMK, lalu</w:t>
+      </w:r>
       <w:r w:rsidRPr="00073EFC">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00073EFC">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CPL yang </w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>dijabarkan kembali menjadi Sub-CPMK harus bersifat selaras (</w:t>
       </w:r>
       <w:r w:rsidRPr="00073EFC">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>constructive</w:t>
       </w:r>
       <w:r w:rsidRPr="00073EFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="221F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00073EFC">
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -15141,637 +12545,366 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="627F2679" w14:textId="63E28405" w:rsidR="00546563" w:rsidRPr="00762A00" w:rsidRDefault="00546563" w:rsidP="00D17548">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="0" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rancangan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00306F5D" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Pembelajaran</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4628" w:type="pct"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="942"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="5412"/>
       </w:tblGrid>
       <w:tr w:rsidR="00847ECF" w:rsidRPr="001877A1" w14:paraId="723FBAD5" w14:textId="77777777" w:rsidTr="009F7E38">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42F3E0CD" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Nomor</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Kolom</w:t>
+              <w:t>Nomor Kolom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2103E115" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Judul</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Kolom</w:t>
+              <w:t>Judul Kolom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CDE967B" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2986"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Penjelasan</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Penjelasan Pengisian</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00847ECF" w:rsidRPr="001877A1" w14:paraId="058EE251" w14:textId="77777777" w:rsidTr="00D17548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11EF6888" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2889D34B" w14:textId="063B7CF6" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="009B4B55" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="-83" w:hanging="28"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Minggu</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Ke</w:t>
+              <w:t>Minggu Ke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4A7BAC54" w14:textId="41EA5748" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="50" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Menunjuk</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00347A02" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">an </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>an kapan suatu kegiatan dilaksanakan,</w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>kapan</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001877A1">
+              <w:t xml:space="preserve">yakni </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4B55" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...187 lines deleted...]
-              <w:t xml:space="preserve"> 16.</w:t>
+              <w:t>mulai minggu ke 1 sampai ke 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00847ECF" w:rsidRPr="001877A1" w14:paraId="73CB268B" w14:textId="77777777" w:rsidTr="00D17548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="558D020F" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D94E1FA" w14:textId="1222C3D1" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="009B4B55" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="-83" w:hanging="28"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kemampuan</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kemampuan Akhir Yang Diharapkan</w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00762A00" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>(Sub-</w:t>
             </w:r>
             <w:r w:rsidR="00494AC1" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
@@ -15802,441 +12935,115 @@
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="73ADF634" w14:textId="6B2DE07E" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="009125F5" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="50" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00762A00" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Diisi</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Diisi </w:t>
+            </w:r>
+            <w:r w:rsidR="002E571F" w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dengan </w:t>
+            </w:r>
             <w:r w:rsidR="00762A00" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Sub-</w:t>
             </w:r>
             <w:r w:rsidR="00762A00" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>Sub-</w:t>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capaian Pembelajaran Mata Kuliah </w:t>
             </w:r>
             <w:r w:rsidR="00762A00" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00762A00" w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capaian Pembelajaran Mata Kuliah </w:t>
+              <w:t>Sub-CPMK)</w:t>
             </w:r>
             <w:r w:rsidR="00762A00" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...214 lines deleted...]
-              <w:t xml:space="preserve"> Sub-CPMK.</w:t>
+              <w:t xml:space="preserve"> yang telah ditulis pada bagian B. Jumlah kemampuan akhir yang diharapkan harus sama dengan jumlah Sub-CPMK.</w:t>
             </w:r>
             <w:r w:rsidR="009B4B55" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jika </w:t>
-[...107 lines deleted...]
-              <w:t xml:space="preserve"> juga 5 (lima).</w:t>
+              <w:t xml:space="preserve"> Jika jumlah Sub-CPMK adalah 5 (lima), maka jumlah Kemampuan Akhir Yang Diharapkan juga 5 (lima).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00847ECF" w:rsidRPr="001877A1" w14:paraId="7BCB209C" w14:textId="77777777" w:rsidTr="00D17548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="539293DD" w14:textId="77777777" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -16447,151 +13254,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Integrasi</w:t>
             </w:r>
             <w:r w:rsidR="00D033B4" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t xml:space="preserve"> penelitian dan pengabdian kepada masyarakat dalam pembelajaran</w:t>
             </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> ajar</w:t>
+              <w:t xml:space="preserve"> dapat dimasukkan dalam bentuk materi ajar</w:t>
             </w:r>
             <w:r w:rsidR="00D033B4" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1002" w:rsidRPr="001877A1" w14:paraId="65A8743E" w14:textId="77777777" w:rsidTr="00D17548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="623A8264" w14:textId="70597F62" w:rsidR="005C1002" w:rsidRPr="001877A1" w:rsidRDefault="00F16A54" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
@@ -16643,3080 +13350,468 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="69B52710" w14:textId="0C6A25A3" w:rsidR="005C1002" w:rsidRPr="001877A1" w:rsidRDefault="005C1002" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="51" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Takaran</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Takaran waktu kegiatan belajar yang dibebankan pada mahasiswa per minggu per semester dalam proses pembelajaran melalui berbagai bentuk pembelajaran dan besarnya pengakuan atas keberhasilan usaha mahasiswa dalam mengikuti kegiatan kurikuler di suatu program studi</w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">yang dinyatakan dalam </w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SKS </w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">(satuan kredit semester). Satu </w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SKS </w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">setara dengan 45 </w:t>
+            </w:r>
+            <w:r w:rsidR="007E1048" w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(empat puluh lima) </w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>belajar</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001877A1">
+              <w:t>jam</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42F06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> yang </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001877A1">
+              <w:t xml:space="preserve"> per semester atau 170</w:t>
+            </w:r>
+            <w:r w:rsidR="007E1048" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>dibebankan</w:t>
-[...702 lines deleted...]
-              <w:t xml:space="preserve"> per semester.</w:t>
+              <w:t xml:space="preserve"> menit per minggu per semester.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00847ECF" w:rsidRPr="001877A1" w14:paraId="35A4E484" w14:textId="77777777" w:rsidTr="00D17548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AAF000D" w14:textId="1AEF5312" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="00F16A54" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5 &amp; 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66A1C478" w14:textId="47C212DB" w:rsidR="00847ECF" w:rsidRPr="001877A1" w:rsidRDefault="007E1048" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="-83" w:hanging="28"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bentuk</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Bentuk Pembelajaran, Metode Pembelajaran, </w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pembelajaran, Metode </w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Penugasan</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Penugasan Mahasiswa</w:t>
+            </w:r>
             <w:r w:rsidR="00B357C2" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, dan </w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, dan Modalitas Pembelajaran</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4A61C4E2" w14:textId="77777777" w:rsidR="007E1048" w:rsidRPr="001877A1" w:rsidRDefault="007E1048" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="50" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A10E45">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Bentuk</w:t>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Bentuk pembelajaran</w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> adalah aktivitas pembelajaran yang dapat berupa </w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>adalah</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">kuliah, responsi, tutorial, seminar, praktikum, praktik, studio, penelitian, perancangan, pengembangan, tugas akhir, pelatihan bela negara, </w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...316 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>pertukaran</w:t>
-[...189 lines deleted...]
-              <w:t xml:space="preserve"> lain.</w:t>
+              <w:t>pertukaran pelajar, magang, wirausaha, pengabdian kepada masyarakat, dan/atau bentuk pembelajaran lain.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EA640F6" w14:textId="04F0A528" w:rsidR="00435488" w:rsidRPr="001877A1" w:rsidRDefault="00B42F06" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="50" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metode</w:t>
             </w:r>
             <w:r w:rsidR="00435488" w:rsidRPr="00A10E45">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> pembelajaran</w:t>
+            </w:r>
             <w:r w:rsidR="00435488" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006F0495" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>adalah</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>adalah cara yang digunakan untuk merealisasikan strategi pembelajaran yang</w:t>
+            </w:r>
             <w:r w:rsidR="006F0495" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="006F0495" w:rsidRPr="001877A1">
+            <w:r w:rsidR="007E1048" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>cara</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>dapat berupa d</w:t>
+            </w:r>
+            <w:r w:rsidR="007E1048" w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="221F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iskusi kelompok, simulasi, studi kasus, pembelajaran kolaboratif, pembelajaran kooperatif, pembelajaran berbasis proyek, pembelajaran berbasis masalah, atau metode pembelajaran </w:t>
+            </w:r>
             <w:r w:rsidR="006F0495" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...105 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:color w:val="221F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lain, yang dapat secara efektif </w:t>
+            </w:r>
             <w:r w:rsidR="007E1048" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="221F1F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>iskusi</w:t>
-[...529 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>memfasilitasi pemenuhan capaian pembelajaran lulusan.</w:t>
             </w:r>
             <w:r w:rsidR="007E1048" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4563E9A1" w14:textId="77777777" w:rsidR="00F16A54" w:rsidRPr="001877A1" w:rsidRDefault="00F84E79" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="50" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A10E45">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Penugasan</w:t>
-[...6 lines deleted...]
-                <w:bCs/>
+              <w:t>Penugasan mahasiswa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006F0495" w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>merupakan</w:t>
-[...188 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>merupakan tugas yang diberikan kepada mahasiswa untuk mengukur pemenuhan kemampuan akhir yang diharapkan.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="489FCDBF" w14:textId="230FBA76" w:rsidR="00F16A54" w:rsidRPr="001877A1" w:rsidRDefault="00B357C2" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="50" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A10E45">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Modalitas</w:t>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Modalitas pembelajaran</w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...377 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> adalah bagaimana dosen dapat menyajikan pembelajaran dalam bentuk luring, daring dengan berbagai platform, ataupun bauran dengan memperhatikan gaya belajar mahasiswa dan karakteristik bidang ilmu yang dipelajari.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00281E2A" w:rsidRPr="001877A1" w14:paraId="414F9E96" w14:textId="77777777" w:rsidTr="00D17548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B59F700" w14:textId="421D70A6" w:rsidR="00281E2A" w:rsidRPr="001877A1" w:rsidRDefault="00F16A54" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -19736,1380 +13831,257 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35658ACD" w14:textId="43258380" w:rsidR="00281E2A" w:rsidRPr="001877A1" w:rsidRDefault="006F0495" w:rsidP="001877A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="-83" w:hanging="28"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teknik dan </w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Teknik dan Bobot  Penilaian </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4806B755" w14:textId="0B51B5E1" w:rsidR="00281E2A" w:rsidRPr="001877A1" w:rsidRDefault="006F0495" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="43" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1B57">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>Teknik Penilaian</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> merupakan cara yang digunakan untuk </w:t>
+            </w:r>
+            <w:r w:rsidR="009347FA" w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>menilai hasil pembelajaran mahasiswa dengan mengacu pada pemenuhan sub-capaian pembelajaran mata kuliah, yang dapat berupa observasi, partisipasi, unjuk kerja, tes tertulis, dan tes lisan.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0099239B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Teknik </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00162F9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Penilaian</w:t>
-[...667 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>penilaian unjuk kerja untuk metode studi kasus (</w:t>
             </w:r>
             <w:r w:rsidR="00162F9B" w:rsidRPr="00A7087C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>case-method</w:t>
             </w:r>
             <w:r w:rsidR="00162F9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) dan </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00246509">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>pembelakaran</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>pembelakaran kelompok berbasis proyek (</w:t>
             </w:r>
             <w:r w:rsidR="00246509" w:rsidRPr="00246509">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>team</w:t>
             </w:r>
             <w:r w:rsidR="00162F9B" w:rsidRPr="00246509">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-based learning</w:t>
             </w:r>
             <w:r w:rsidR="00246509">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00162F9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> minimal </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> minimal memiliki bobot </w:t>
             </w:r>
             <w:r w:rsidR="00162F9B" w:rsidRPr="00FE6FF9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
             <w:r w:rsidR="00162F9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D5497C7" w14:textId="3D5C96B0" w:rsidR="00281E2A" w:rsidRPr="001877A1" w:rsidRDefault="009347FA" w:rsidP="001877A1">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="43" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004B1B57">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bobot</w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>Bobot Penilaian</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...327 lines deleted...]
-              <w:t>.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>disesuaikan dengan waktu yang digunakan untuk mengerjakan tugas, atau besarnya sumbangan suatu kemampuan terhadap pemenuhan sub-capaian pembelajaran mata kuliah.</w:t>
             </w:r>
             <w:r w:rsidR="00162F9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="736BCAE8" w14:textId="652802C1" w:rsidR="00847ECF" w:rsidRDefault="00847ECF" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
@@ -21138,722 +14110,285 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PORTOFOLIO PENILAIAN CPL MATA KULIAH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52727A21" w14:textId="51A3C847" w:rsidR="009F7E38" w:rsidRPr="002E2F8C" w:rsidRDefault="002E2F8C" w:rsidP="009F7E38">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bagian </w:t>
-[...197 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Bagian ini diisi dengan komponen persentase dari masing-masing penilaian sub-CPMK yang dibebankan pada mata kuliah tersebut. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4628" w:type="pct"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="942"/>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="5412"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B1B57" w:rsidRPr="001877A1" w14:paraId="74725444" w14:textId="77777777" w:rsidTr="00C84FF5">
         <w:trPr>
           <w:trHeight w:val="413"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28DFFE8D" w14:textId="77777777" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Nomor</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Kolom</w:t>
+              <w:t>Nomor Kolom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34352723" w14:textId="77777777" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Judul</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Kolom</w:t>
+              <w:t>Judul Kolom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="762B413A" w14:textId="77777777" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2986"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Penjelasan</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Penjelasan Pengisian</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B1B57" w:rsidRPr="001877A1" w14:paraId="2EBA6776" w14:textId="77777777" w:rsidTr="00C84FF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61179AD4" w14:textId="77777777" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="619BA708" w14:textId="6FEAEF07" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="-83" w:hanging="28"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Minggu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2B63CCF4" w14:textId="6CD03E68" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="50" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Menunjuk</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">an </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>an kapan suatu kegiatan dilaksanakan,</w:t>
+            </w:r>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001877A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>kapan</w:t>
-[...197 lines deleted...]
-              <w:t xml:space="preserve"> 16.</w:t>
+              <w:t>yakni mulai minggu ke 1 sampai ke 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B1B57" w:rsidRPr="001877A1" w14:paraId="2F7B4B5A" w14:textId="77777777" w:rsidTr="00C84FF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="401FE3E6" w14:textId="77777777" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -21887,158 +14422,76 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3ED9400F" w14:textId="2AEAA384" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="50" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Menunjukkan</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Menunjukkan </w:t>
+            </w:r>
+            <w:r w:rsidR="007E61AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nomor </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...88 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>CPL yang dibebankan pada mata kuliah.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B1B57" w:rsidRPr="001877A1" w14:paraId="481F59EA" w14:textId="77777777" w:rsidTr="00C84FF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2806959C" w14:textId="77777777" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -22072,298 +14525,94 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CPMK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="72587F7A" w14:textId="396EC29E" w:rsidR="004B1B57" w:rsidRPr="004B1B57" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="50" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Menunjukkan</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Menunjukkan </w:t>
+            </w:r>
+            <w:r w:rsidR="007E61AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nomor </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="007E61AC">
+              <w:t xml:space="preserve">CPMK yang </w:t>
+            </w:r>
+            <w:r w:rsidR="00C84FF5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>nomor</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="007E61AC">
+              <w:t xml:space="preserve">bersifat spesifik terhadap mata kuliah berdasarkan CPL yang dibebankan pada </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...208 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>mata kuliah tersebut.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B1B57" w:rsidRPr="001877A1" w14:paraId="545E0D1F" w14:textId="77777777" w:rsidTr="00C84FF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75C943BD" w14:textId="77777777" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="004B1B57" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001877A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -22397,632 +14646,345 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sub-CPMK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2B2F65B8" w14:textId="5158765F" w:rsidR="004B1B57" w:rsidRPr="001877A1" w:rsidRDefault="005B0381" w:rsidP="00C84FF5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="51" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Menunjukkan</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Menunjukkan </w:t>
+            </w:r>
+            <w:r w:rsidR="007E61AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nomor </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="007E61AC">
+              <w:t xml:space="preserve">sub-CPMK yang </w:t>
+            </w:r>
+            <w:r w:rsidR="00C84FF5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>nomor</w:t>
-[...118 lines deleted...]
-              <w:t xml:space="preserve"> CPMK.</w:t>
+              <w:t>merupakan penjabaran atau elaborasi dari CPMK.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0381" w:rsidRPr="001877A1" w14:paraId="5AE7C4F7" w14:textId="77777777" w:rsidTr="00C84FF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6904E82C" w14:textId="64AA8695" w:rsidR="005B0381" w:rsidRPr="001877A1" w:rsidRDefault="005B0381" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4BDFF5" w14:textId="6FB2709D" w:rsidR="005B0381" w:rsidRDefault="005B0381" w:rsidP="00C84FF5">
+          <w:p w14:paraId="7C4BDFF5" w14:textId="6FE4026B" w:rsidR="005B0381" w:rsidRDefault="006E122B" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="-83" w:hanging="28"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bentuk</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Aspek</w:t>
+            </w:r>
+            <w:r w:rsidR="005B0381">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Penilaian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05DBC380" w14:textId="69EFB8DD" w:rsidR="005B0381" w:rsidRDefault="00082F40" w:rsidP="00C84FF5">
+          <w:p w14:paraId="05DBC380" w14:textId="3E3DEC0D" w:rsidR="005B0381" w:rsidRDefault="006E122B" w:rsidP="00C84FF5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="51" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Diisi</w:t>
-[...109 lines deleted...]
-              <w:t xml:space="preserve"> sub-CPMK.</w:t>
+              <w:t>Memilih satu atau lebih dari keenam aspek penilaian</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B0381" w:rsidRPr="001877A1" w14:paraId="0EA2F97A" w14:textId="77777777" w:rsidTr="00C84FF5">
+      <w:tr w:rsidR="006E122B" w:rsidRPr="001877A1" w14:paraId="3F7FF8C6" w14:textId="77777777" w:rsidTr="00C84FF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76033C37" w14:textId="3560F7F1" w:rsidR="005B0381" w:rsidRPr="001877A1" w:rsidRDefault="005B0381" w:rsidP="00C84FF5">
+          <w:p w14:paraId="61094524" w14:textId="2B77ACE8" w:rsidR="006E122B" w:rsidRDefault="006E122B" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="752A0DC7" w14:textId="2AAD051B" w:rsidR="005B0381" w:rsidRDefault="00082F40" w:rsidP="00C84FF5">
+          <w:p w14:paraId="3BAE4D98" w14:textId="1FBFDDE5" w:rsidR="006E122B" w:rsidRDefault="006E122B" w:rsidP="00C84FF5">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="-83" w:hanging="28"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bobot</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Sub-CPMK (%)</w:t>
+              <w:t>Deskripsi Penilaian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="695F789C" w14:textId="380E5FA6" w:rsidR="005B0381" w:rsidRDefault="00082F40" w:rsidP="00C84FF5">
+          <w:p w14:paraId="28E3A00E" w14:textId="04E23A8D" w:rsidR="006E122B" w:rsidRDefault="006E122B" w:rsidP="00C84FF5">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="51" w:firstLine="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Diisi</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Menjelaskan tentang bentuk kegiatan untuk mencapai Sub-CPMK disertasi dengan persentase bobot penilaian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0381" w:rsidRPr="001877A1" w14:paraId="0EA2F97A" w14:textId="77777777" w:rsidTr="00C84FF5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="563" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76033C37" w14:textId="1AD1646B" w:rsidR="005B0381" w:rsidRPr="001877A1" w:rsidRDefault="006E122B" w:rsidP="00C84FF5">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="752A0DC7" w14:textId="5A236067" w:rsidR="005B0381" w:rsidRDefault="00082F40" w:rsidP="00C84FF5">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="-83" w:hanging="28"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bobot Sub-CPMK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3235" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="695F789C" w14:textId="380E5FA6" w:rsidR="005B0381" w:rsidRDefault="00082F40" w:rsidP="00C84FF5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="51" w:firstLine="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>dengan</w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> sub-CPMK.</w:t>
+              <w:t>Diisi dengan persentase penilaian total setiap sub-CPMK.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71D824A5" w14:textId="77777777" w:rsidR="009F7E38" w:rsidRDefault="009F7E38" w:rsidP="009F7E38">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C1ECAB3" w14:textId="77777777" w:rsidR="00732FE5" w:rsidRPr="00732FE5" w:rsidRDefault="00732FE5" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -23075,89 +15037,98 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>Referensi merupakan daftar pustaka yang digunakan untuk perkuliahan seperti buku, artikel jurnal, artikel prosiding, website media online, video youtube, termasuk publikasi penelitian dan/atau pengabdian kepada masyarakat dosen yang diintegrasikan dalam pembelajaran.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A234F16" w14:textId="77777777" w:rsidR="00EE4EDA" w:rsidRPr="00EE4EDA" w:rsidRDefault="00EE4EDA" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DAA5D75" w14:textId="77777777" w:rsidR="00D17548" w:rsidRDefault="00947A15" w:rsidP="00D17548">
+    <w:p w14:paraId="0DAA5D75" w14:textId="62C5DE53" w:rsidR="00D17548" w:rsidRDefault="00947A15" w:rsidP="00D17548">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="0" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RANCANGAN</w:t>
       </w:r>
       <w:r w:rsidR="00847ECF" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TUGAS</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172756" w:rsidRPr="00172756">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ASPEK PENILAIAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7A6799" w14:textId="5BD0032E" w:rsidR="00847ECF" w:rsidRPr="00D17548" w:rsidRDefault="00847ECF" w:rsidP="00D17548">
+    <w:p w14:paraId="7D7A6799" w14:textId="1E6185EE" w:rsidR="00847ECF" w:rsidRPr="00D17548" w:rsidRDefault="00847ECF" w:rsidP="00D17548">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Setiap </w:t>
       </w:r>
       <w:r w:rsidR="00EE4EDA" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -23188,326 +15159,331 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">memerlukan desain tugas tertentu, sehingga dapat </w:t>
       </w:r>
       <w:r w:rsidR="00F77635" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>mendorong</w:t>
       </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> mahasiswa menunjukkan kinerjanya. </w:t>
       </w:r>
-      <w:r w:rsidR="00F77635" w:rsidRPr="00D17548">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00F77635" w:rsidRPr="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t>Jumlah rancangan tugas harus sama dengan jumlah sub-capaian pembelajaran mata kuliah (sub-CPMK).</w:t>
+        <w:t xml:space="preserve">Jumlah rancangan </w:t>
+      </w:r>
+      <w:r w:rsidR="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>aspek penilaian</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77635" w:rsidRPr="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> harus sama dengan jumlah sub-capaian pembelajaran mata kuliah (sub-CPMK)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan dalam satu sub-CPMK bisa lebih dari satu aspek penilaian.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E84133B" w14:textId="77777777" w:rsidR="00F77635" w:rsidRPr="00D679FD" w:rsidRDefault="00F77635" w:rsidP="001877A1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4445E21D" w14:textId="77777777" w:rsidR="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
+    <w:p w14:paraId="4445E21D" w14:textId="5E283776" w:rsidR="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C4DE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t>Tujuan Tugas</w:t>
+        <w:t xml:space="preserve">Tujuan </w:t>
+      </w:r>
+      <w:r w:rsidR="001B31E6" w:rsidRPr="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Penilaian</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA63BAA" w14:textId="48004F5F" w:rsidR="00F77635" w:rsidRPr="00D17548" w:rsidRDefault="002E571F" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Diisi</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Diisi dengan</w:t>
+      </w:r>
       <w:r w:rsidR="00F77635" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> rumusan </w:t>
       </w:r>
       <w:r w:rsidR="00F77635" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>sub-capaian pembelajaran mata kuliah (sub-CPMK).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6BBD5E" w14:textId="77777777" w:rsidR="00F77635" w:rsidRDefault="00F77635" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="366" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="164BBFE7" w14:textId="49723A97" w:rsidR="00F77635" w:rsidRPr="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
+    <w:p w14:paraId="164BBFE7" w14:textId="77D421DD" w:rsidR="00F77635" w:rsidRPr="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t>Uraian Tugas</w:t>
+        <w:t xml:space="preserve">Uraian </w:t>
+      </w:r>
+      <w:r w:rsidR="001B31E6" w:rsidRPr="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Penilaian</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157F7D17" w14:textId="77777777" w:rsidR="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="22" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metode/Cara </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Metode/Cara Pengerjaan</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="05AAFA08" w14:textId="77777777" w:rsidR="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Berupa petunjuk tentang teori/teknik/alat yang sebaiknya digunakan, alternatif langkah-langkah yang dapat ditempuh, data dan referensi yang wajib dan yang disarankan untuk digunakan, ketentuan cara mengerjakannya, secara berkelompok atau individual.</w:t>
+        <w:t xml:space="preserve">Berupa petunjuk tentang teori/teknik/alat yang sebaiknya digunakan, alternatif langkah-langkah yang dapat ditempuh, data dan referensi yang wajib dan yang </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>disarankan untuk digunakan, ketentuan cara mengerjakannya, secara berkelompok atau individual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186CF704" w14:textId="77777777" w:rsidR="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
+    <w:p w14:paraId="186CF704" w14:textId="79497E29" w:rsidR="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Luaran</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Luaran </w:t>
+      </w:r>
+      <w:r w:rsidR="001B31E6" w:rsidRPr="001B31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Penilaian</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="217F6031" w14:textId="274D1B1D" w:rsidR="00F77635" w:rsidRPr="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Uraian</w:t>
       </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -23538,571 +15514,249 @@
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>kinerja yang harus ditunjukkan/</w:t>
       </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve">disajikan (misal hasil studi tersaji dalam paper minimum 20 halaman termasuk skema, tabel </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">dan gambar, dengan ukuran kertas kuarto, diketik dengan jenis dan besaran huruf tertentu, dan mungkin dilengkapi sajian dalam bentuk file dengan format </w:t>
+        <w:t xml:space="preserve">disajikan (misal hasil studi tersaji dalam paper minimum 20 halaman termasuk skema, tabel dan gambar, dengan ukuran kertas kuarto, diketik dengan jenis dan besaran huruf tertentu, dan mungkin dilengkapi sajian dalam bentuk file dengan format </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>powerpoint</w:t>
       </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0F495E" w14:textId="73C0E5E3" w:rsidR="00F77635" w:rsidRPr="000C4DE3" w:rsidRDefault="00F77635" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="587E5345" w14:textId="76C425DD" w:rsidR="00F77635" w:rsidRPr="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
+    <w:p w14:paraId="587E5345" w14:textId="34352407" w:rsidR="00F77635" w:rsidRPr="00D17548" w:rsidRDefault="001B31E6" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D17548">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bentuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77635" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>Penilaian</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EADB277" w14:textId="77777777" w:rsidR="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teknik</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5039C243" w14:textId="28A4527A" w:rsidR="00F77635" w:rsidRPr="00D17548" w:rsidRDefault="002E571F" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Diisi</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Diisi dengan</w:t>
+      </w:r>
       <w:r w:rsidR="00F77635" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> teknik penilaian yang telah ditulis pada Rancangan P</w:t>
+      </w:r>
+      <w:r w:rsidR="007448AC" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">embelajaran di </w:t>
+      </w:r>
       <w:r w:rsidR="00F77635" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>teknik</w:t>
-[...142 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>kolom 7 (tujuh).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296C14EF" w14:textId="77777777" w:rsidR="00D17548" w:rsidRDefault="00F77635" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F77635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bobot</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="67BADDC6" w14:textId="326BE8F8" w:rsidR="00F77635" w:rsidRPr="00D17548" w:rsidRDefault="002E571F" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Diisi</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Diisi dengan</w:t>
+      </w:r>
       <w:r w:rsidR="007448AC" w:rsidRPr="00D17548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...143 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve"> bobot penilaian yang telah ditulis pada Rancangan Pembelajaran di kolom 8 (delapan). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F26C39" w14:textId="3C357DED" w:rsidR="00A43167" w:rsidRDefault="00A43167" w:rsidP="001877A1">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="186AB891" w14:textId="77777777" w:rsidR="00D17548" w:rsidRDefault="00A43167" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
@@ -24126,2188 +15780,379 @@
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>Rubrik Penilaian</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07335A66" w14:textId="77777777" w:rsidR="009F7E38" w:rsidRDefault="00A43167" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rubrik </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Rubrik penilaian merupakan panduan atau pedoman penilaian yang</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>penilaian</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>menggambarkan kriteria yang diinginkan dalam menilai</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>atau memberi tingkatan dari hasil kinerja belajar mahasiswa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>merupakan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Rubrik terdiri dari dimensi atau aspek yang dinilai dan kriteria kemampuan hasil belajar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>mahasiswa ataupun indikator capaian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>panduan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>belajar mahasiswa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC63DC" w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>ujuan penilaian menggunakan rubrik adalah memperjelas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>atau</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dimensi atau aspek dan tingkatan penilaian dari capaian</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>pembelajaran mahasiswa. Selain itu rubrik diharapkan dapat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pedoman</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>menjadi pendorong atau motivator bagi mahasiswa untuk</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1181 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>mencapai capaian pembelajarannya.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D47CF3" w14:textId="77777777" w:rsidR="009F7E38" w:rsidRDefault="009F7E38" w:rsidP="00D17548">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="745286E4" w14:textId="72F91191" w:rsidR="00CB1E1F" w:rsidRPr="00491F2F" w:rsidRDefault="00A43167" w:rsidP="00AC50CF">
+    <w:p w14:paraId="745286E4" w14:textId="0F838B54" w:rsidR="00CB1E1F" w:rsidRPr="00491F2F" w:rsidRDefault="00A43167" w:rsidP="00C517AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="22" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rubrik </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Rubrik dapat bersifat menyeluruh atau berlaku umum dan</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dapat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dapat juga bersifat khusus atau hanya berlaku untuk suatu topik</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="221F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17548">
+        <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>tertentu. Rubrik yang bersifat menyeluruh dapat disajikan</w:t>
+      </w:r>
+      <w:r w:rsidR="007E61AC">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>bersifat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">dalam bentuk </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D17548">
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...417 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rubrik</w:t>
-[...309 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>rubrik holistik, sedangkan rubrik yang bersifat khusus dapat disajikan dalam bentuk rubrik analitik atau rubrik skala persepsi.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CB1E1F" w:rsidRPr="00491F2F" w:rsidSect="00AC50CF">
+    <w:sectPr w:rsidR="00CB1E1F" w:rsidRPr="00491F2F" w:rsidSect="00C517AF">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1442" w:header="709" w:footer="848" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C22547A" w14:textId="77777777" w:rsidR="00F7438E" w:rsidRDefault="00F7438E" w:rsidP="00847ECF">
+    <w:p w14:paraId="0F0270DE" w14:textId="77777777" w:rsidR="00065601" w:rsidRDefault="00065601" w:rsidP="00847ECF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15625FA3" w14:textId="77777777" w:rsidR="00F7438E" w:rsidRDefault="00F7438E" w:rsidP="00847ECF">
+    <w:p w14:paraId="76A6DD55" w14:textId="77777777" w:rsidR="00065601" w:rsidRDefault="00065601" w:rsidP="00847ECF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -26317,78 +16162,77 @@
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-It">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BookmanOldStyle">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="64C3142C" w14:textId="72F5726D" w:rsidR="00C84FF5" w:rsidRDefault="00C84FF5" w:rsidP="00AF3242">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="622423" w:themeColor="accent2" w:themeShade="7F"/>
       </w:pBdr>
       <w:ind w:left="0" w:right="51" w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:t>[RPS_N</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r>
@@ -26409,117 +16253,222 @@
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve"> MATA KULIAH]</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B42F06" w:rsidRPr="00B42F06">
+    <w:r w:rsidR="0027397B" w:rsidRPr="0027397B">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2AE9C988" w14:textId="77777777" w:rsidR="00C84FF5" w:rsidRDefault="00C84FF5">
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="2B11B002" w14:textId="77777777" w:rsidR="00C517AF" w:rsidRDefault="00C517AF" w:rsidP="00AF3242">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="622423" w:themeColor="accent2" w:themeShade="7F"/>
+      </w:pBdr>
+      <w:ind w:left="0" w:right="51" w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      </w:rPr>
+      <w:t>[RPS_N</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:lang w:val="id-ID"/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      </w:rPr>
+      <w:t>M</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:lang w:val="id-ID"/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> MATA KULIAH]</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="0027397B" w:rsidRPr="0027397B">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="609A0375" w14:textId="77777777" w:rsidR="00C517AF" w:rsidRDefault="00C517AF">
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B03B8F2" w14:textId="77777777" w:rsidR="00F7438E" w:rsidRDefault="00F7438E" w:rsidP="00847ECF">
+    <w:p w14:paraId="389C0760" w14:textId="77777777" w:rsidR="00065601" w:rsidRDefault="00065601" w:rsidP="00847ECF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55F57D8C" w14:textId="77777777" w:rsidR="00F7438E" w:rsidRDefault="00F7438E" w:rsidP="00847ECF">
+    <w:p w14:paraId="5C0064E2" w14:textId="77777777" w:rsidR="00065601" w:rsidRDefault="00065601" w:rsidP="00847ECF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="74930D0B" w14:textId="77777777" w:rsidR="00C84FF5" w:rsidRPr="00AF3242" w:rsidRDefault="00C84FF5" w:rsidP="00AF3242">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="50" w:firstLine="6"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="543505B3" w14:textId="77777777" w:rsidR="00C517AF" w:rsidRPr="00AF3242" w:rsidRDefault="00C517AF" w:rsidP="00AF3242">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="0" w:right="50" w:firstLine="6"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00416FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F7687B8"/>
     <w:lvl w:ilvl="0" w:tplc="3C3E7088">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
@@ -26564,51 +16513,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="00710DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDB6518A"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26680,51 +16629,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0207669A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E8E8798"/>
     <w:lvl w:ilvl="0" w:tplc="7BCE27D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3FB2D8FC">
@@ -26772,51 +16721,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="04EC0965"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="506A446C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="366" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -26885,51 +16834,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1482" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1848" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="06C852D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5CE951A"/>
     <w:lvl w:ilvl="0" w:tplc="3809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DFAA17EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27004,51 +16953,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="08303E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9690B5DE"/>
     <w:lvl w:ilvl="0" w:tplc="B22A613C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="366" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1086" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -27093,51 +17042,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4686" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5406" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6126" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="0C15285A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AA20334"/>
     <w:lvl w:ilvl="0" w:tplc="0D3287E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -27182,51 +17131,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="0EF9192A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="308CF20C"/>
     <w:lvl w:ilvl="0" w:tplc="3BBE5F40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9CE2F94A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27322,51 +17271,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0B2C15FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="1DE224A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29422F7C"/>
     <w:lvl w:ilvl="0" w:tplc="F0F6B23C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -27411,51 +17360,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5046" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="23AB210A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2E46AB8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27527,51 +17476,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="24F74BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B6436A0"/>
     <w:lvl w:ilvl="0" w:tplc="38090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27613,51 +17562,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="252E7E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7287E4A"/>
     <w:lvl w:ilvl="0" w:tplc="0448AB22">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -27702,51 +17651,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8100" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="2745376A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E8E8798"/>
     <w:lvl w:ilvl="0" w:tplc="7BCE27D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3FB2D8FC">
@@ -27794,51 +17743,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="2CC52ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0F8B9B8"/>
     <w:lvl w:ilvl="0" w:tplc="EC80A6C4">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27910,51 +17859,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="2E4F3DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68F05718"/>
     <w:lvl w:ilvl="0" w:tplc="B6069792">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="98B49D06">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28030,51 +17979,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="305E4652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC46D6A"/>
     <w:lvl w:ilvl="0" w:tplc="F4224896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0E4E13F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28170,51 +18119,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EF2881D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="35E55ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5323140"/>
     <w:lvl w:ilvl="0" w:tplc="D37010A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="366" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1086" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -28259,51 +18208,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4686" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5406" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6126" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="369A6D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0F64282"/>
     <w:lvl w:ilvl="0" w:tplc="F3E64D8E">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D416CC00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28372,51 +18321,51 @@
     <w:lvl w:ilvl="7" w:tplc="CE7868E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="268C3C52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="3C6D55B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3184F98C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -28485,51 +18434,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1482" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1848" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="468E7D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D47E75DA"/>
     <w:lvl w:ilvl="0" w:tplc="AB822AB0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6F488E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28598,51 +18547,51 @@
     <w:lvl w:ilvl="7" w:tplc="F3E88C38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DEE8E992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="47B81BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D201E9C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -28687,51 +18636,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="4D7077A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E5C1DE2"/>
     <w:lvl w:ilvl="0" w:tplc="E760E038">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28807,51 +18756,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="4FA11CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C98A7BA"/>
     <w:lvl w:ilvl="0" w:tplc="C186BEE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28923,51 +18872,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="594576D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F08F834"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29009,51 +18958,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5046" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="596A0DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="728E0AF8"/>
     <w:lvl w:ilvl="0" w:tplc="156C5004">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -29099,51 +19048,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="643630C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD4487FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29212,51 +19161,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="6AA8004F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AD03A90"/>
     <w:lvl w:ilvl="0" w:tplc="EC80A6C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="13146B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29335,51 +19284,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="6F8B7F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63EAA69A"/>
     <w:lvl w:ilvl="0" w:tplc="AAD8C224">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -29425,51 +19374,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="718D0024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7AA2644"/>
     <w:lvl w:ilvl="0" w:tplc="79343C1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
@@ -29516,51 +19465,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="7F942EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28F8261E"/>
     <w:lvl w:ilvl="0" w:tplc="AD82ED7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -29606,446 +19555,475 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1135291456">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="404377765">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2045206731">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="304284326">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="378359857">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2038895620">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1925141488">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="351879047">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="721177787">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1452747313">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2027249849">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2056390062">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="707417404">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1933120116">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2010403824">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="735670348">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2060518086">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="796486352">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="823743219">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1332949907">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1796364437">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1455633725">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1562328023">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="17971743">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1795129281">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1715736067">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1976595050">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="540292478">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1663581827">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1119375708">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NzA3M7awsDAxNjQ0NjVV0lEKTi0uzszPAykwrAUAr7HUjSwAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NzA3M7awsDAxNjQ0NjVV0lEKTi0uzszPAykwqgUAbOL5piwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00847ECF"/>
+    <w:rsid w:val="00012193"/>
     <w:rsid w:val="00025047"/>
     <w:rsid w:val="00030344"/>
+    <w:rsid w:val="00042E11"/>
     <w:rsid w:val="000618D8"/>
+    <w:rsid w:val="00065601"/>
     <w:rsid w:val="00073EFC"/>
     <w:rsid w:val="00082F40"/>
+    <w:rsid w:val="00097A9F"/>
     <w:rsid w:val="000A0C4F"/>
     <w:rsid w:val="000C4DE3"/>
     <w:rsid w:val="000E6EED"/>
     <w:rsid w:val="000F54DC"/>
     <w:rsid w:val="0010364E"/>
+    <w:rsid w:val="001139ED"/>
     <w:rsid w:val="0011450E"/>
-    <w:rsid w:val="00144EF5"/>
+    <w:rsid w:val="00135761"/>
     <w:rsid w:val="00162379"/>
     <w:rsid w:val="00162F9B"/>
     <w:rsid w:val="00163B0B"/>
+    <w:rsid w:val="00172756"/>
     <w:rsid w:val="001877A1"/>
     <w:rsid w:val="00192CCA"/>
+    <w:rsid w:val="001B31E6"/>
     <w:rsid w:val="001C4662"/>
     <w:rsid w:val="001C6D39"/>
     <w:rsid w:val="001E6BC8"/>
     <w:rsid w:val="002038BC"/>
     <w:rsid w:val="002228F2"/>
     <w:rsid w:val="00246509"/>
+    <w:rsid w:val="0027397B"/>
     <w:rsid w:val="00281E2A"/>
     <w:rsid w:val="0028559A"/>
     <w:rsid w:val="0029087A"/>
+    <w:rsid w:val="002B5935"/>
     <w:rsid w:val="002B6D0E"/>
     <w:rsid w:val="002C4F2C"/>
     <w:rsid w:val="002D46A5"/>
     <w:rsid w:val="002D73B7"/>
     <w:rsid w:val="002D7A56"/>
     <w:rsid w:val="002E17E1"/>
+    <w:rsid w:val="002E2175"/>
     <w:rsid w:val="002E2F8C"/>
     <w:rsid w:val="002E571F"/>
     <w:rsid w:val="002F5EE3"/>
     <w:rsid w:val="00303421"/>
     <w:rsid w:val="00306F5D"/>
+    <w:rsid w:val="003077D5"/>
     <w:rsid w:val="0031640C"/>
     <w:rsid w:val="00347A02"/>
     <w:rsid w:val="003552BD"/>
     <w:rsid w:val="003A233F"/>
     <w:rsid w:val="003B48EF"/>
+    <w:rsid w:val="003B7AC7"/>
     <w:rsid w:val="003C4D17"/>
     <w:rsid w:val="003D3BDB"/>
     <w:rsid w:val="003E3A2C"/>
     <w:rsid w:val="003E6B42"/>
+    <w:rsid w:val="003F22E4"/>
     <w:rsid w:val="003F32CC"/>
     <w:rsid w:val="003F6814"/>
+    <w:rsid w:val="004078EC"/>
     <w:rsid w:val="004172D8"/>
     <w:rsid w:val="00420881"/>
     <w:rsid w:val="00424D69"/>
     <w:rsid w:val="00424DD6"/>
     <w:rsid w:val="004251DE"/>
     <w:rsid w:val="00434457"/>
     <w:rsid w:val="00435488"/>
     <w:rsid w:val="00437D1F"/>
     <w:rsid w:val="00452D2A"/>
     <w:rsid w:val="00461924"/>
     <w:rsid w:val="00471E1C"/>
     <w:rsid w:val="00491F2F"/>
     <w:rsid w:val="00494AC1"/>
     <w:rsid w:val="004A3689"/>
     <w:rsid w:val="004B1B57"/>
     <w:rsid w:val="004B526A"/>
     <w:rsid w:val="004F125B"/>
     <w:rsid w:val="00500D0A"/>
+    <w:rsid w:val="005072A9"/>
     <w:rsid w:val="0052674E"/>
     <w:rsid w:val="00536C05"/>
     <w:rsid w:val="00537175"/>
     <w:rsid w:val="00540E41"/>
     <w:rsid w:val="00546563"/>
     <w:rsid w:val="00552488"/>
     <w:rsid w:val="00555394"/>
     <w:rsid w:val="0057686A"/>
     <w:rsid w:val="00594DE4"/>
     <w:rsid w:val="005A1528"/>
     <w:rsid w:val="005B0381"/>
     <w:rsid w:val="005B5479"/>
     <w:rsid w:val="005C1002"/>
+    <w:rsid w:val="005C559D"/>
     <w:rsid w:val="005F0859"/>
     <w:rsid w:val="006045F3"/>
     <w:rsid w:val="0062449B"/>
     <w:rsid w:val="006316D8"/>
     <w:rsid w:val="006361F0"/>
     <w:rsid w:val="0065170D"/>
     <w:rsid w:val="006676B4"/>
     <w:rsid w:val="00670F1D"/>
     <w:rsid w:val="006C52D4"/>
+    <w:rsid w:val="006E122B"/>
     <w:rsid w:val="006E36C9"/>
     <w:rsid w:val="006F0495"/>
+    <w:rsid w:val="006F2AC8"/>
     <w:rsid w:val="007107FA"/>
     <w:rsid w:val="00732FE5"/>
     <w:rsid w:val="00735284"/>
     <w:rsid w:val="007448AC"/>
+    <w:rsid w:val="007463AC"/>
     <w:rsid w:val="00762A00"/>
+    <w:rsid w:val="007734EE"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="007B1985"/>
     <w:rsid w:val="007B3E1E"/>
+    <w:rsid w:val="007C1A13"/>
     <w:rsid w:val="007E1048"/>
     <w:rsid w:val="007E5FA9"/>
     <w:rsid w:val="007E61AC"/>
+    <w:rsid w:val="007E6ECC"/>
     <w:rsid w:val="00803C0E"/>
     <w:rsid w:val="00836231"/>
     <w:rsid w:val="008410E7"/>
     <w:rsid w:val="00844DA4"/>
     <w:rsid w:val="00847ECF"/>
     <w:rsid w:val="00860762"/>
+    <w:rsid w:val="00874503"/>
     <w:rsid w:val="00883282"/>
     <w:rsid w:val="008A7DFB"/>
     <w:rsid w:val="008B01E4"/>
     <w:rsid w:val="008D16B6"/>
     <w:rsid w:val="008D3948"/>
     <w:rsid w:val="008E0985"/>
     <w:rsid w:val="00900621"/>
     <w:rsid w:val="00901A1D"/>
     <w:rsid w:val="009071F3"/>
     <w:rsid w:val="009125F5"/>
     <w:rsid w:val="009267F9"/>
     <w:rsid w:val="009347FA"/>
     <w:rsid w:val="009449E1"/>
     <w:rsid w:val="00947A15"/>
     <w:rsid w:val="0096760D"/>
+    <w:rsid w:val="009704E4"/>
+    <w:rsid w:val="009814DE"/>
     <w:rsid w:val="009836D1"/>
     <w:rsid w:val="0099239B"/>
     <w:rsid w:val="009A0CBC"/>
     <w:rsid w:val="009A72E0"/>
     <w:rsid w:val="009B4B55"/>
     <w:rsid w:val="009C7C29"/>
     <w:rsid w:val="009D57CD"/>
     <w:rsid w:val="009E13DB"/>
     <w:rsid w:val="009F2944"/>
     <w:rsid w:val="009F7E38"/>
     <w:rsid w:val="00A10E45"/>
     <w:rsid w:val="00A43167"/>
     <w:rsid w:val="00A5151D"/>
     <w:rsid w:val="00A53F23"/>
     <w:rsid w:val="00A6190B"/>
     <w:rsid w:val="00A62B75"/>
     <w:rsid w:val="00A7087C"/>
     <w:rsid w:val="00A82D0D"/>
+    <w:rsid w:val="00A84499"/>
     <w:rsid w:val="00A96E22"/>
     <w:rsid w:val="00AA4CED"/>
     <w:rsid w:val="00AC1F1C"/>
-    <w:rsid w:val="00AC50CF"/>
     <w:rsid w:val="00AC63DC"/>
     <w:rsid w:val="00AD6F11"/>
     <w:rsid w:val="00AF3178"/>
     <w:rsid w:val="00AF3242"/>
     <w:rsid w:val="00AF5179"/>
     <w:rsid w:val="00B32333"/>
     <w:rsid w:val="00B357C2"/>
     <w:rsid w:val="00B42F06"/>
     <w:rsid w:val="00B44D2D"/>
     <w:rsid w:val="00B656DB"/>
     <w:rsid w:val="00B73C02"/>
     <w:rsid w:val="00B85FFB"/>
     <w:rsid w:val="00B91313"/>
     <w:rsid w:val="00BB2F2C"/>
     <w:rsid w:val="00BD0EAA"/>
     <w:rsid w:val="00C01404"/>
     <w:rsid w:val="00C07791"/>
     <w:rsid w:val="00C16358"/>
+    <w:rsid w:val="00C37275"/>
     <w:rsid w:val="00C515AC"/>
+    <w:rsid w:val="00C517AF"/>
     <w:rsid w:val="00C536FF"/>
     <w:rsid w:val="00C7310C"/>
     <w:rsid w:val="00C76383"/>
     <w:rsid w:val="00C84FF5"/>
     <w:rsid w:val="00C8681C"/>
     <w:rsid w:val="00C92FC1"/>
     <w:rsid w:val="00CB1E1F"/>
     <w:rsid w:val="00CB7C8E"/>
     <w:rsid w:val="00CC2350"/>
     <w:rsid w:val="00CD0860"/>
     <w:rsid w:val="00CD71CA"/>
     <w:rsid w:val="00CE0340"/>
     <w:rsid w:val="00CE0AC8"/>
     <w:rsid w:val="00CE7492"/>
     <w:rsid w:val="00D033B4"/>
     <w:rsid w:val="00D1417E"/>
     <w:rsid w:val="00D17548"/>
     <w:rsid w:val="00D26037"/>
     <w:rsid w:val="00D26737"/>
     <w:rsid w:val="00D317EA"/>
     <w:rsid w:val="00D3663B"/>
     <w:rsid w:val="00D44F2B"/>
     <w:rsid w:val="00D509AD"/>
     <w:rsid w:val="00D910B2"/>
+    <w:rsid w:val="00DA02E4"/>
+    <w:rsid w:val="00DA2B30"/>
     <w:rsid w:val="00DB3D4A"/>
+    <w:rsid w:val="00DD02E0"/>
     <w:rsid w:val="00DD2245"/>
     <w:rsid w:val="00DD6164"/>
     <w:rsid w:val="00DE3D71"/>
     <w:rsid w:val="00DE564E"/>
     <w:rsid w:val="00DE5CA8"/>
     <w:rsid w:val="00E279C7"/>
     <w:rsid w:val="00E328F5"/>
     <w:rsid w:val="00E367CF"/>
     <w:rsid w:val="00E37B52"/>
     <w:rsid w:val="00E46D57"/>
     <w:rsid w:val="00E47F16"/>
     <w:rsid w:val="00E53D30"/>
     <w:rsid w:val="00E57841"/>
     <w:rsid w:val="00E65A16"/>
     <w:rsid w:val="00E84C8C"/>
+    <w:rsid w:val="00E9476B"/>
     <w:rsid w:val="00EA303E"/>
     <w:rsid w:val="00EC2F14"/>
     <w:rsid w:val="00EC7DE5"/>
     <w:rsid w:val="00ED4FED"/>
     <w:rsid w:val="00EE4EDA"/>
     <w:rsid w:val="00EF701E"/>
     <w:rsid w:val="00F108E7"/>
     <w:rsid w:val="00F157A4"/>
     <w:rsid w:val="00F16A54"/>
     <w:rsid w:val="00F403F0"/>
     <w:rsid w:val="00F526EB"/>
     <w:rsid w:val="00F61CE2"/>
-    <w:rsid w:val="00F7438E"/>
     <w:rsid w:val="00F77635"/>
     <w:rsid w:val="00F84E79"/>
     <w:rsid w:val="00F97943"/>
     <w:rsid w:val="00FA5562"/>
     <w:rsid w:val="00FB4B31"/>
     <w:rsid w:val="00FC672B"/>
     <w:rsid w:val="00FD2032"/>
     <w:rsid w:val="00FE6FF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6C66E701"/>
   <w15:docId w15:val="{B29AE0AF-D9AA-4B77-B7EB-2284CD423F2D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -30373,55 +20351,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00847ECF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="363" w:right="1469"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
@@ -30596,58 +20569,65 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00C07791"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C07791"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle21">
     <w:name w:val="fontstyle21"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00424DD6"/>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="221F1F"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B357C2"/>
     <w:pPr>
@@ -30667,65 +20647,72 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00B357C2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00DE5CA8"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="31464940">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1421873341">
           <w:marLeft w:val="734"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="240"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -30769,51 +20756,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1780566664">
           <w:marLeft w:val="734"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -31064,78 +21051,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ED2970B-C8C5-42EC-92E9-0C662D7C225B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{382EA0D8-7B0B-4593-BB17-9BCB8E04DDA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1857</Words>
-  <Characters>10591</Characters>
+  <Words>1952</Words>
+  <Characters>11129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12424</CharactersWithSpaces>
+  <CharactersWithSpaces>13055</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>owner</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>